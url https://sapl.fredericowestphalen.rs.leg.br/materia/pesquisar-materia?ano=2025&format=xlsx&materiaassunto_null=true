--- v1 (2026-02-03)
+++ v2 (2026-05-06)
@@ -54,3666 +54,3666 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Bancada do PL</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_01-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito municipal que determine a conservação da estrada que liga o distrito industrial a linha santos anjos, com patrolamento e compactação da via.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_02-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que determine a conservação da estrada que liga a Linha São Francisco até a Linha Barra do Braga.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Bancada PDT</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/sessao_2503_merged-19-20.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/sessao_2503_merged-19-20.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que majore o valor pago por metro quadrado do programa “Mais Frederico Agro”.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1782/sessao_2503_merged-21.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1782/sessao_2503_merged-21.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal que elabore o projeto “Vale Verde” ou “Vale Feira”, destinado aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bancada Progressistas</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/sessao_2503_merged-22-23.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/sessao_2503_merged-22-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade urgente de construção de calçamento ou pavimentação asfáltica da BR-386 até a sede social do Cometa.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/sessao_2503_merged-24-25.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/sessao_2503_merged-24-25.pdf</t>
   </si>
   <si>
     <t>Sugere ao chefe do Executivo Municipal que implemente sistema de informática para protocolo eletrônico e acompanhamento dos processos e expedientes via internet pelos cidadãos.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_no_07-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito que determine melhorias no Centro de Atenção Psicossocial (CAPS) de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_no_08-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que determine que seja realizada a coleta de lixo no loteamento Santa Luzia, localizado na Linha 21 de abril (em frente à AgroBella)</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_09-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que determine o recapeamento asfáltico, bem como a sinalização viária e execução e/ou reforma das calçadas, além de melhorias na iluminação pública na Rua Santo Cerutti, no trecho entre a esquina com a Rua Tranquilo Damo até o Posto Paludão.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Bancada do PDT</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_10-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal que elabore projeto de lei para alterar a Lei Municipal N°4.645, visando majorar o incentivo à silagem no município.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_n_11-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_n_11-_2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja elaborado projeto de lei para firmar convênio com a Casa Familiar Rural</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Bancada MDB</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_12-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a firmar termo de adesão com a Associação de Turismo Rota Águas e Pedras do Médio Alto Uruguai (Atap).</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Bancada do MDB</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_no_13-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação do cargo de diretor de proteção e bem-estar animal dentro da Secretaria de Meio Ambiente.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Bancada do Progressistas</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_14-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo que proceda reorganização da estrutura da Biblioteca Física e disponibilize Biblioteca Virtual aos munícipes de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_n_15-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_n_15-_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder executivo municipal que encaminhe projeto de lei alterando a lei municipal N° 4.848 de 01/04/2021</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_n_16-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_n_16-_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a disponibilização de monitores no transporte escolar das linhas de ônibus do interior do município</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_n_17-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_n_17-_2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a implantação de sistema de energia solar nos prédios públicos</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_n_18-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_n_18-_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que adeque a sinalização municipal de trânsito com o novo Símbolo Internacional de Acessibilidade</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_n_19-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_n_19-_2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a contratação de um enólogo para atuar no Escritório Municipal da Emater de Frederico Westphalen</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_n_20-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_n_20-_2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude a possibilidade de parceria ou convênio com universidades para análises laboratoriais de produtos produzidos por agroindústrias</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/indicacao_n_21-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/indicacao_n_21-2025.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal a necessidade de instalação de tubulação e construção de bocas de lobo na Rua Sete, no Bairro São Francisco de Paula</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_n_22-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_n_22-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de redutor de velocidade (quebra-molas) na esquina entre as Ruas Venceslau Braz e Carlos Gomes, bem como, a instalação de tubos para escoamento de água das chuvas</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_n_23-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_n_23-_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de melhorias no acostamento da ERS-150, no sentido de FW à Caiçara, próximo à empresa Agroelite Agronegócios</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_n_24-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_n_24-_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de fixar parâmetros de largura das estradas rurais</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_n_25-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_n_25-_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que realize a reforma e manutenção da pracinha do Núcleo 5</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_27-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_27-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal a instalação de sistema de iluminação com lâmpadas de LED em ruas do Bairro Aparecida, nas proximidades da Uergs/Ciep.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/indicacao_n_27-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/indicacao_n_27-_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal o reparo e reformulação dos canteiros centrais da Rua do Comércio</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_28.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito a alteração de nomenclatura de via pública no município de Frederico Westphalen - RS</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/indicacao_no_29-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/indicacao_no_29-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal que envie um projeto de lei que dispõe sobre a retirada de veículos abandonados das vias públicas do município de FW</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_30-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_30-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal que realize estudo para a instalação de Pranchas de Comunicação Alternativa e Aumentativa (CAA), em diversos moldes e setores públicos do município, voltadas para pessoas com dificuldade na comunicação verbal</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_n_312025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_n_312025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal a necessidade urgente de construção de um pontilhão pré-moldado na comunidade da Linha Santos Anjos (Autoria: Bancada do Progressistas).</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_n_322025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_n_322025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a reabertura da Rua Pedro Lisowski, no Bairro Santo Antônio, bem como, a realização de estudo para a viabilidade de asfáltica ou com pedras irregulares da via (Autoria: Bancada do PDT).</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_n_33.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_n_33.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que implemente dois containers de lixo em frente à Escola Estadual Santo Inácio (Autoria: Bancada do Progressistas).</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Bancada do MDB, Bancada do PDT</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_n_34.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_n_34.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal a retomada das obras de pavimentação com pedras irregulares na Rua Nunes, na Linha Vilinha</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_n_35.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_n_35.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal melhorias em pontilhão e na estrada da Linha Manfio</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_n_36.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_n_36.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal que elabore projeto de incentivo à separação de resíduos orgânicos.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_37.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal que institua lei para prever a obrigatoriedade de monitoramento da frota de veículos, máquinas e equipamentos próprios e/ou terceirizados do município de Frederico Westphalen (Criação do Sistema Eletrônico de Controle de Frota – SECoF) (Autoria: Bancada do Progressistas).</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_38.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_38.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal que elabore, juntamente com o Departamento Municipal de Trânsito e Mobilidade, estudo para verificar a possibilidade de alterar o sentido de via urbana no Bairro Centro (Autoria: Bancada do PDT).</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_39.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal a alteração de nome de Rua no Bairro Aparecida, passando de Rua Sessenta e Três para Ângelo Pozzer.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/indicacao_40.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/indicacao_40.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal a pavimentação asfáltica, ou com pedras irregulares, de trecho da Rua Sete, no Bairro São Francisco de Paula (Autoria: Bancadas do PDT, MDB, PL, Progressistas e PSDB).</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_n41.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_n41.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que execute melhorias e adequação de infraestrutura urbana, sendo elas, abertura de bocas de lobo nas Ruas Antonio Boscardin e Aparício Borges, além da construção de duas faixas de pedestres elevadas, em paver, na Rua Tenente Lira.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_42.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_42.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal que execute a construção da galeria da Rua Caí, no Bairro Aparecida.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_n_44.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_n_44.2025.pdf</t>
   </si>
   <si>
     <t>ndica ao chefe do Poder Executivo Municipal reparos na pista e melhorias da sinalização no trecho de Osvaldo Cruz.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_n_44.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_n_44.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal, que possibilite aos servidores da equipe responsável pela iluminação pública a realização de seus trabalhos também no turno da noite.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_n_45.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_n_45.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que dê maior efetividade à Lei Municipal Nº 4.890, de 15/09/2021, que dispõe sobre o Programa Banco de Ração no município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_n_46.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_n_46.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize a reforma e adequações na pracinha de brinquedos da Praça da Matriz.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2120/indicacao_n_47.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2120/indicacao_n_47.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que encaminhe Projeto de Lei de incentivo financeiro a Agroindústria Nostra Família Alimentos Eirelli</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/mocao_de_aplaousos_n_1-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/mocao_de_aplaousos_n_1-_2025.pdf</t>
   </si>
   <si>
     <t>Homenagem à etnia polonesa pelos 150 anos de história e imigração no Brasil</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/mocao_de_apoio_no_02-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/mocao_de_apoio_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Apoio da Câmara de Vereadores de FW ao Movimento pela Securitização Rural no Rio Grande do Sul</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/mocao_de_aplausos_03.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/mocao_de_aplausos_03.2025.pdf</t>
   </si>
   <si>
     <t>Homenagem para a etnia Italiana pelos 150 anos de história de imigração no Rio Grande do Sul</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/mocao_de_aplausos_04.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/mocao_de_aplausos_04.2025.pdf</t>
   </si>
   <si>
     <t>Homenagem aos 200 anos de Etnia Alemã no Brasil e reconhecimento ao centro cultural 25 de julho</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/mocao_de_apoio_05.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/mocao_de_apoio_05.2025.pdf</t>
   </si>
   <si>
     <t>Apoio aos usuários do Instituto de Previdência do Estado do RS, que reivindicam auditoria para o investigar o IPE Saúde em âmbito estadual.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>Bancada PSDB</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/mocao_de_aplausos_6.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/mocao_de_aplausos_6.pdf</t>
   </si>
   <si>
     <t>Reconhecimento ao CTG Rodeio da Querência pela participação da Invernada Mirim no Encontro de Artes e Tradição Gaúcha (Enart) pré-mirim, mirim e juvenil, realizado em Erechim</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>Adilson Severo</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1975/mocao_de_apoio_07.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1975/mocao_de_apoio_07.pdf</t>
   </si>
   <si>
     <t>Apoio ao Projeto de Lei N° 7.108/2017, em tramitação no Congresso Nacional, que visa alterar a Lei de Saneamento Básico para permitir o uso de fontes alternativas de água em instalações prediais, desde que houver legislação estadual ou municipal que autorize essa prática (Autoria: Bancada do PSDB, juntamente com todas as demais bancadas da Câmara – MDB, PDT, PL e Progressistas).</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/mocao_de_aplausos_08.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/mocao_de_aplausos_08.2025.pdf</t>
   </si>
   <si>
     <t>Homenagem à Major Nédia Débora Ávila Giacomini, comandante interina do 37º Batalhão de Polícia Militar, pelos relevantes serviços prestados à segurança pública e à comunidade frederiquense.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1976/mocao_de_aplausos_09.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1976/mocao_de_aplausos_09.pdf</t>
   </si>
   <si>
     <t>Reconhecimento da segunda edição do evento Frederico Wyne Day e da consolidação da Associação dos Enófilos do Alto Uruguai – ENO Alto Uruguai (Autoria: Bancada do MDB, juntamente com todas as demais bancadas da Câmara – PDT, PL, Progressistas e PSDB).</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/mocao_de_apelo_10.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/mocao_de_apelo_10.2025.pdf</t>
   </si>
   <si>
     <t>Apelo à Aegea (Corsan) para que execute e/ou se responsabilize pela ligação e/ou custo da ligação da residência até a rede coletora dos serviços de saneamento básico no município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>Poder Legislativo - Leg</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2103/mocao_de_aplausos_n_11.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2103/mocao_de_aplausos_n_11.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos 30 anos do Coral da URI de Frederico Westphalen.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2022/mocao_de_apoio_-_12.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2022/mocao_de_apoio_-_12.2025.pdf</t>
   </si>
   <si>
     <t>Apoio aos produtores de leite e entidades do setor diante da grave crise enfrentada na produção leiteira no RS e no Brasil.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>PDP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1758/pedido_de_providencias_01-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1758/pedido_de_providencias_01-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ао сhefe do Poder Executivo Municipal que providencie um abrigo no ponto de ônibus na Linha Encruzilhada.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/camscanner_18-03-2025_09.46-26.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/camscanner_18-03-2025_09.46-26.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a elaboração de um projeto para construção de uma faixa elevada em frente à Escola Estadual Técnica José Cañellas.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/camscanner_18-03-2025_09.46-27-28.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/camscanner_18-03-2025_09.46-27-28.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal a reforma e ampliação da parada de ônibus em frente à Escola Estadual Técnica José Cañellas.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/sessao_2503_merged-14-15.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/sessao_2503_merged-14-15.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja instalado um portão, controle de acesso, bem como, a supervisão e o controle do tipo de entulho depositado na área do antigo aterro sanitário do município.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1779/sessao_2503_merged-16-17.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1779/sessao_2503_merged-16-17.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, ou Secretaria competente, a poda das árvores na Praça da Matriz e limpeza das mesas e escadarias.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/sessao_2503_merged-18.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/sessao_2503_merged-18.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal que sejam realizadas melhorias nas estradas da Linha Boa Esperança.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/pedido_de_providencia_n_7-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/pedido_de_providencia_n_7-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal que disponibilize máquina retroescavadeira para desentupir tubulação na Linha Vilinha.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1806/pedido_de_providencia_n_8-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1806/pedido_de_providencia_n_8-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal que de continuidade as obras ou realize operação tapa-buraco na Estrada Municipal Santo Caeran até o acesso a RSC-472.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/pedido_de_providencia_n_9-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/pedido_de_providencia_n_9-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal que instale um quebra-molas na estrada da Linha Boa Esperança.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/pedido_de_providencia_n_10-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/pedido_de_providencia_n_10-_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal para que determine junto a secretaria competente a melhoria e ampliação de parada de ônibus.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/pedido_de_providencia_11.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/pedido_de_providencia_11.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo, com a devida urgência, a regulamentação da Lei Nº 5.271/2024 e instituição da multa prevista para prevenir, fiscalizar e punir o manuseio, a soltura de estampidos e de artifícios com estampido.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/pedido_de_providencia_n_12-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/pedido_de_providencia_n_12-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal a realização de melhorias (tapa-buracos e limpeza de sarjeta) na Rua Jaboticaba, no Bairro Fátima</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/pedido_de_providencia_n_13-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/pedido_de_providencia_n_13-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal melhorias na iluminação pública na Rua Garibaldi, no Bairro Aparecida</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/pedido_de_providencia_n_14-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/pedido_de_providencia_n_14-_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que determine junto a Secretaria competente a limpeza do Cemitério Municipal Jardim da Saudade</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/pedido_de_providencia_n_15-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/pedido_de_providencia_n_15-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal melhorias no trajeto entre a Rua Ângelo Milani e a Travessa São Roque, no Bairro Novo Aparecida</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/pedido_de_providencia_n_16-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/pedido_de_providencia_n_16-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo melhorias na Rua Itaipu, próximo ao acesso à ERS-150</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/pedido_de_providencia_17.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/pedido_de_providencia_17.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal para que determine junto a Secretaria competente a melhoria urgente da iluminação pública no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/pedido_de_providencia_18.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/pedido_de_providencia_18.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal para que determine junto a Secretaria competente a pavimentação da Rua Antônio Dionizio Ceolin, no Distrito Industrial, bem como, a limpeza de área nas proximidades da via.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/pedido_de_providencia_19.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/pedido_de_providencia_19.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo melhorias em esgoto na Rua Guararapes, no Bairro Fátima</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/pedido_de_providencia_20.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/pedido_de_providencia_20.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo melhorias em calha da Escola Municipal Duque de Caixas, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/pedido_de_providencia_21.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/pedido_de_providencia_21.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo melhorias em esgoto na Rua Conquista, no Bairro São Francisco de Paula</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/pedido_de_providencia_222025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/pedido_de_providencia_222025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal que realize a finalização de uma quadra de esportes no Bairro Santo Inácio.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/pedido_de_providencia_232025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/pedido_de_providencia_232025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal providências com relação ao esgoto a céu aberto na Rua 15, no Bairro São José .</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/pedido_de_providencia_242025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/pedido_de_providencia_242025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de reparos urgentes na Rua 28 de Fevereiro, no Bairro São José.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/pedido_de_providencia_25.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/pedido_de_providencia_25.pdf</t>
   </si>
   <si>
     <t>solicita ao chefe do poder executivo municipal que providencie manutenção e recuperação da estrada da linha alto alegre</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/pedido_de_providencia_n_262025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/pedido_de_providencia_n_262025.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal melhorias urgentes na iluminação pública da Linha Faguense (Autoria: Bancadas do MDB e PDT).</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/pedido_de_providencia_n_272025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/pedido_de_providencia_n_272025.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal melhorias urgentes na iluminação pública do Bairro Jardim Primavera (Autoria: Bancadas do MDB e PDT).</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que providencie a manutenção da estrada de acesso à Linha São Roque (Autoria: Bancadas do PDT e MDB).</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1955/pedido_de_providencias_n_29.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1955/pedido_de_providencias_n_29.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal a instalação de quebra-molas/faixa elevada na Rua Santos Dumont, no Bairro Fátima (Autoria: Bancadas do MDB e PDT).</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/pedido_de_providencia_n_30.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/pedido_de_providencia_n_30.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a necessidade urgente de limpeza no Bairro Faguense.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2115/pedido_de_providencia_n_31.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2115/pedido_de_providencia_n_31.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal para que determine junto a secretaria competente a melhoria urgente da iluminação pública nos bairros da cidade e no interior do município.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2009/pedido_de_providencias_n_32.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2009/pedido_de_providencias_n_32.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal melhorias na estrada da Linha Mazzonetto.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2097/pedido_de_providencia_n_33.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2097/pedido_de_providencia_n_33.2025.pdf</t>
   </si>
   <si>
     <t>Indica ао сhefe do Poder Executivo Municipal por meio do setor competente, que sejam instalados dois controladores de velocidade (quebra-molas) na rua Santo Caeran.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>Poder Executivo - Exec</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2098/pedido_de_providencia_n_34.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2098/pedido_de_providencia_n_34.2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal por meio do setor competente, que sejam instalados redutores de velocidade (quebra-molas ou lombadas eletrônicas) na marginal da br-386, em frente a Marina Veiculos e a Tchê Turbо.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2020/pedido_de_providencia_n_35.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2020/pedido_de_providencia_n_35.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal melhorias na Rua 14.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_de_decreto_legisaltivo_no_01-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_de_decreto_legisaltivo_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo Nº 140/2023, que dispõe sobre a autorização de implementação e adequação do Sistema de Controle Legislativo e disciplina a sua utilização no âmbito da Câmara Municipal de Vereadores do Município de Frederico Westphalen (Manutenção do protocolo físico na Câmara Municipal até 30 de junho de 2026)</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2014/projeto_de_decreto_legislativo_n_02.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2014/projeto_de_decreto_legislativo_n_02.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Frederiquense ao senhor Edu Roberto Cerutti Barros.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2015/projeto_de_decreto_legislativo_n_03.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2015/projeto_de_decreto_legislativo_n_03.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Frederiquense ao senhor Ivo Viecelli</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2016/projeto_de_decreto_legislativo_n_04.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2016/projeto_de_decreto_legislativo_n_04.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Frederiquense à senhora Marciria de Oliveira Dalla Nora.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2017/projeto_de_decreto_legislativo_n05.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2017/projeto_de_decreto_legislativo_n05.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Frederiquense ao senhor Vilmar Garbin.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>Bancada do PSDB</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2018/projeto_de_decreto_legislativo_n_06.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2018/projeto_de_decreto_legislativo_n_06.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Frederiquense ao senhor Zacharias Valdemar Favero.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/projeto_de_lei_complementar_no_001-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/projeto_de_lei_complementar_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar Nº 018, de 04 de abril de 2025, que dispõe sobre o Código de Posturas do município de Frederico Westphalen</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1990/projeto_de_lei_complementar_002.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1990/projeto_de_lei_complementar_002.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Benefícios do Regime Próprio de Previdência Social dos Servidores Públicos Efetivos do Município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1991/projeto_de_lei_complementar_003.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1991/projeto_de_lei_complementar_003.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal Nº 001, de 20 de agosto de 1990, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_complementar_n_005.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_complementar_n_005.2025.pdf</t>
   </si>
   <si>
     <t>Altera, revoga e acrescenta artigos no Código de Posturas do Município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_no_001-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, e das demandas na área da Educação, até 80 professores de Educação Infantil, 06 professores de Anos Finais, 25 professores de Anos Iniciais, 25 serventes, 01 intérprete de Libras, 75 monitores de escola e 03 secretários de escola, além de 10 agentes administrativos e 10 agentes administrativos auxiliares.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_no_002-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Reduz, amplia e recria cargos em comissão no Quadro de Cargos em Comissão e Funções Gratificadas se que dispõe o art. 19 da Lei Municipal n° 1424/90 e dá outras providências.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1752/projeto_de_lei_no_003-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1752/projeto_de_lei_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste dos vencimentos, salários, jetons, proventos e pensões dos servidores públicos municipais, no percentual de 6,27%, sendo 4,83% de reposição inflacionária e 1,44% de reajuste a título de aumento real.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_no_004-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_no_004-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Regularização Fiscal de Frederico Westphalen "Recupera Fred", a ser promovido pelo Poder Executivo, com o objetivo de promover a recuperação e a regularização de créditos da Fazenda Pública do Município.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_no_006-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Altera os valores de bolsa-auxílio aos estagiários do Município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_no_007-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais no valor de R$ 1.071.015,03.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>Declara situação temporária de excepcional e relevante interesse público a demanda de profissionais e autoriza a contratação de pessoal por tempo determinado na forma art. 37. IX da Constituição Federal e da outra providências.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial, e dá outras providências</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/projeto_de_lei_10.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n° 5.209 de 28 de dezembro de 2023</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n° 5.120 de 16 de junho de 2023</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/projeto_de_lei_12.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/projeto_de_lei_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a realizar despesas com a realização da EXPOFRED 2025, a celebrar termo de formato com a AFRED ASSOCIAÇÃO FREDERIQUENSE DE DESENVOLVIMENTO e da outra providência</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/projeto_de_lei_13.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>Declara situação temporária de excepcional interesse publico o pavimento da demanda de vigilantes, autoriza contratação em caráter temporário e emergencial, das outras providência</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/extraordinaria_18-19-22.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/extraordinaria_18-19-22.pdf</t>
   </si>
   <si>
     <t>Declara situação temporária de excepcional interesse público o provimento da demanda de Profissionais para a Secretaria da Saúde, autoriza contratação em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_lei_15.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_lei_15.pdf</t>
   </si>
   <si>
     <t>Declara situação temporária de excepcional interesse público o provimento da demande de 01 Condutor de Veiculo de Emergência de 02 Técnicos em Enfermagem, autoriza contratação de caráter temporário e emergencial e da outras providências</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/extraordinaria_18-47-51.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/extraordinaria_18-47-51.pdf</t>
   </si>
   <si>
     <t>Declara situação temporária de excepcional interesse público o provimento da demanda de 05 (cinco) Agentes de Combates a Endemias, autoriza contratação em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/extraordinaria_18-60.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/extraordinaria_18-60.pdf</t>
   </si>
   <si>
     <t>Declara a Manutenção das Demanda e altera dispositivo da Lei Municipal nº 5.238, de 12 de março de 2024.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_lei_18.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_lei_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa da interposição de recursos em demandas judiciais relativas a reserva e garantia de 1/3 da carga horária dos professores para atividades extraclasses e da outras providências</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/camscanner_18-03-2025_09.46-35-36.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/camscanner_18-03-2025_09.46-35-36.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 41 que trata da forma de cumprimento da jornada de trabalho dos profissionais do magistério na Lei Municipal nº 2.690, de 11 de dezembro de 2002, que dispõe sobre os profissionais da educação.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/sessao_2503_merged-32-34.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/sessao_2503_merged-32-34.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal N° 4.276, de 03 de dezembro de 2015 (Ajuste na composição do Conselho Municipal de Política Cultural (CMPC) de Frederico Westphalen, para garantir a paridade efetiva entre os representantes do Poder Público e da Sociedade Civil).</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1765/camscanner_18-03-2025_09.46-5-8.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1765/camscanner_18-03-2025_09.46-5-8.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional de Procurador do Município para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/sessao_2503_merged-3-7.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/sessao_2503_merged-3-7.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional detentor do cargo de Veterinário ou Médico Veterinário para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/camscanner_01-04-2025_14.10.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/camscanner_01-04-2025_14.10.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação da Comissão Permanente de Análise Técnica das Emendas Parlamentares Individuais e o pagamento de Jeton aos seus membros.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/projeto_de_lei_24_.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/projeto_de_lei_24_.pdf</t>
   </si>
   <si>
     <t>Declaro situação temporária de excepcional interesse público o pavimento da demanda da 02 condutor de veiculo de emergência/socorrista da SAMU e de 02 técnicos de enfermagem/socorrista do SAMU, autoriza contratação em caráter temporário e emergencial e da outras providências</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>Reconhece de interesse público de caráter econômico e social a recuperação e a retomada das operações das empresas de Abatedouro de Frangos Piovesan LTDA e Bakof Plasticos LTDA; autoriza a desvinculação de recursos da iluminação pública na forma do art. 76-B do ADCT; autoriza o poder executivo municipal a conceder-lhes incentivo da outras providências</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/projeto_de_lei_no_026_aprovado.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/projeto_de_lei_no_026_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de critérios adicionais especiais e da outras providências</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/projeto_de_lei_no_027.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/projeto_de_lei_no_027.pdf</t>
   </si>
   <si>
     <t>Inclui no rol de benefícios previstos pela Lei Municipal Nº 4.658/2019 um novo auxílio denominado “Bolsa de Auxílio Homenagens”, no valor de R$ 500, voltado para custeio de despesas com viagens e hospedagens de atletas do município que forem homenageados por entidades oficiais reconhecidas no cenário esportivo.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1917/projeto_de_lei_no_028.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1917/projeto_de_lei_no_028.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_de_lei_no_029.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_de_lei_no_029.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_no_030.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_no_030.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Municipal nº 5.372, de 24 de fevereiro de 2025, que autoriza o município a realizar despesas com a realização da EXPOFRED - 2025, a celebrar termo de fomento com a Associação Frederiquense de Desenvolvimento (Afred).</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/projeto_de_lei_n_31-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/projeto_de_lei_n_31-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o custeio de serviços de transporte de membros de entidades, associações, agremiações e grupos para a participação em eventos oficiais e/ou de interesse público.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_no_032.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_no_032.pdf</t>
   </si>
   <si>
     <t>Declara situação temporária de excepcional e relevante interesse público a demanda de profissionais e autoriza a contratação de pessoal por tempo determinado na forma do art. 37, IX, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1913/projeto_de_lei_no_033.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1913/projeto_de_lei_no_033.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 71 da Lei Municipal nº 4.169/2015 e suas alterações que dispõe sobre a politica municipal de proteção aos direitos da criança e do adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_no_034.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_no_034.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento e o repasse à APAE dos recursos recebidos do FUNDEB inerentes à educação especial.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/projeto_de_lei_no_035.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/projeto_de_lei_no_035.pdf</t>
   </si>
   <si>
     <t>Institui Jeton aos membros da Comissão Permanente de Análise Técnica das Emendas Parlamentares Individuais Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_de_lei_no_036.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_de_lei_no_036.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Municipal nº 5.372, de 24 de fevereiro de 2025, que autoriza o Município a realizar despesas com a realização da EXPOFRED 2025, a celebrar termo de fomento com a Associação Frederiquense de Desenvolvimento (AFRED), e dá outras providências.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_de_lei_no_037.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_de_lei_no_037.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, em caráter de excepcional interesse público, um técnico em Enfermagem Socorrista do SAMU, e dá outras providências.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_n_38-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_n_38-_2025.pdf</t>
   </si>
   <si>
     <t>Institui gratificação de função a ser concedida a servidor efetivo designado para o exercício e a responsabilidade de atribuições de maior complexidade do Poder Executivo.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_n_39-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_n_39-_2025.pdf</t>
   </si>
   <si>
     <t>Cria gratificação de função a servidor do Poder Executivo Municipal designado para atuar no Setor de Compras.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_n_40-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_n_40-2025.pdf</t>
   </si>
   <si>
     <t>Cria gratificação especial a servidor do Poder Executivo Municipal designado para atuar no Setor de Compras e altera a Lei Municipal Nº 4.698/2019.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_de_lei_no_041.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_de_lei_no_041.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar, autoriza a devolução de recursos à União e dá outras providências.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/projeto_de_lei_n_42-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/projeto_de_lei_n_42-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo financeiro às empresas Abatedouro Frangos Piovesan LTDA (R$ 250 mil) e Bakof Plásticos LTDA (R$ 300 mil), que foram severamente afetadas por sinistros que resultaram na interrupção de suas operações e continuidade das atividades produtivas.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_n_43-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_n_43-_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais, no valor de R$ 371.242,69, visando viabilizar a aplicação de recursos provenientes de convênios com a União e de transferências especiais para aquisição de equipamentos para a Secretaria Municipal de Saúde e atendimento à Política Nacional Aldir Blanc – Fomento à Cultura.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_de_lei_no_044.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_de_lei_no_044.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria para celebração do evento Comenda "O Barril", e custear despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_de_lei_045.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_de_lei_045.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº*3.286 de 27 de junho de 2008.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/projeto_de_lei_046.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/projeto_de_lei_046.2025.pdf</t>
   </si>
   <si>
     <t>Cria cargos em comissão no quadro de cargos em comissão e funções gratificadas de que dispõe o art. 19 da Lei Municipal n.° 1424/90 e dá outra providências.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_no_047.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_no_047.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 1º da Lei Municipal Nº 5.387, de 05 de maio de 2025, que dispõe sobre o Jeton aos membros da Comissão Permanente de Análise Técnica das Emendas Parlamentares Individuais Municipais.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_de_lei_048.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_de_lei_048.2025.pdf</t>
   </si>
   <si>
     <t>Cria cargo em comissão de Coordenador Municipal da Defesa Civil no quadro de cargos em comissão e funções gratificadas de que dispõe o art. 19 da Lei Municipal n.º 1424/90 e dá outras providências.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_de_lei_049.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_de_lei_049.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza a contratação em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_de_lei_no_050.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_de_lei_no_050.pdf</t>
   </si>
   <si>
     <t>Declara situação temporária de excepcional interesse público o provimento da demanda de profissionais para a Secretaria da Saúde, autoriza contratação em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_lei_no_051.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_lei_no_051.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/projeto_de_lei_no_052.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/projeto_de_lei_no_052.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal Nº 5.349, de 18 de dezembro de 2024.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_de_lei_053.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_de_lei_053.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar termo de adesão com a Associação de Turismo Rota Águas e Pedras do Médio Alto Uruguai ATAP</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_de_lei_054.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_de_lei_054.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional detentor do cargo de Veterinário para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/plano_plurianual_-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/plano_plurianual_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriénio 2026 - 2029, e dá outras providências.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_de_lei_no_056-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_de_lei_no_056-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Colaboração com Associação Empresarial ACI/CDL de Frederico Westphalen visando a realização dos eventos de Natal e Páscoa.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_57.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_57.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares e de outras providencias</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_no_058.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_no_058.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal Nº 5.385, de 05 de maio de 2025.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_59_2.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_59_2.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n° 5.106, de 22 de maio</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_60.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_60.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial, e da outras providencias</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_61.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_61.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito adicional especial e da outras providencias</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_de_lei_62.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_de_lei_62.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Frederico Westphalen a aderir ao Consórcio Intermunicipal do Noroeste do Estado do Rio Grande do Sul - CISA, com a ratificação do protocolo de intenções, e da outras providências</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1952/projeto_de_lei_n_63.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1952/projeto_de_lei_n_63.2025.pdf</t>
   </si>
   <si>
     <t>Institui o programa de regularização da construção civil no município de Frederico Westphalen, denominado “Frederico Regulariza”.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1954/projeto_de_lei_n_64.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1954/projeto_de_lei_n_64.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de 12 operários especializados para a Secretaria Municipal de Obras, Viação e Serviços Urbanos.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1956/projeto_de_lei_n_65.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1956/projeto_de_lei_n_65.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termos de Fomento com Organizações da Sociedade Civil (Promenor, Apae e Cufa).</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_de_lei_n_662025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_de_lei_n_662025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar, em caráter temporário e emergencial, quatro vigilantes para a Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_de_lei_n_0672025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_de_lei_n_0672025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar, em caráter temporário e emergencial, uma nutricionista e um motorista para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/projeto_de_lei_n-68.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/projeto_de_lei_n-68.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termos de Fomento com a Associação Casa Familiar Rural Santo Isidoro, de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/projeto_de_lei_n-69.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/projeto_de_lei_n-69.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional de veterinária para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1958/projeto_de_lei_n_070.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1958/projeto_de_lei_n_070.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de uso de bens imóveis e espaços públicos municipais para pessoas físicas, pessoas jurídicas de direito privado e entidades sociais, e estabelece critérios e responsabilidades.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/projeto_de_lei_n-71.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/projeto_de_lei_n-71.pdf</t>
   </si>
   <si>
     <t>Institui e dispõe sobre o Programa Municipal de Práticas Restaurativas no Município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_lei_n-72.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_lei_n-72.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 51 da Lei Municipal n° 2.690, de 11 de dezembro de 2002, que dispõe sobre os Profissionais da Educação, Institui Novo Plano de_x000D_
 Carreira e Remuneração do Magistério Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2117/projeto_de_lei_n_073.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2117/projeto_de_lei_n_073.2025.pdf</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2118/projeto_de_lei_n_074.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2118/projeto_de_lei_n_074.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar Termo de Colaboração com Associação Empresarial de Frederico Westphalen ACI/CDL visando a realização dos eventos Frederico Em Luz e Páscoa e dá outras providências.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2119/projeto_de_lei_n_075.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2119/projeto_de_lei_n_075.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Estacionamento Rotativo Pago nas vias e logradouros públicos do Município de Frederico Westphalen/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_de_lei_n_076.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_de_lei_n_076.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Custeio do Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1930/projeto_de_lei_n_077-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1930/projeto_de_lei_n_077-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Estacionamento Rotativo Pago nas vias e logradouros públicos do Município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_n_078.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_n_078.2025.pdf</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1965/projeto_de_lei_n_079.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1965/projeto_de_lei_n_079.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder patrocínio ao Guarani Futebol Clube (Valor R$ 200 mil).</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1966/projeto_de_lei_n_080.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1966/projeto_de_lei_n_080.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder patrocínio à Associação Farroupilha Frederiquense (Valor R$ 170 mil).</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1967/projeto_de_lei_n_081.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1967/projeto_de_lei_n_081.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder patrocínio ao Gaiola Clube Frederico Westphalen (Valor R$ 45 mil).</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2005/projeto_de_lei_n_082.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2005/projeto_de_lei_n_082.2025.pdf</t>
   </si>
   <si>
     <t>Reconhece dívida do município de exercício anterior com fornecedor.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_lei_n_083.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_lei_n_083.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais, no valor de R$ 300 mil, destinados à execução do Programa de Recuperação de Estradas Vicinais, do Governo do Estado. De igual modo, propõe-se a abertura de crédito especial, no valor de R$ 93.803,34, relativo à execução do Projeto de Perfuração de Poço Artesiano, do Governo do Estado.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1979/projeto_de_lei_084.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1979/projeto_de_lei_084.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_lei_85.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_lei_85.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.218, de 29 de dezembro de 2023, que dispõe sobre a política municipal de incentivo à inovação e à pesquisa científica e tecnológica no ambiente produtivo, sobre Sandbox regulatório e cria o Conselho e o Fundo Municipal de Inovação, Ciência e Tecnologia.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_086.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_086.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 7º da Lei Municipal Nº 4.723/2019, que dispõe sobre a Política de Desenvolvimento Econômico no Município de Frederico Westphalen e institui o programa “Mais Frederico”.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1971/projeto_de_lei_87.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1971/projeto_de_lei_87.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e suplementares, no montante de R$ 2.955.000,00, destinados para incremento temporário do piso da Atenção Básica em Saúde, aquisição de equipamentos e materiais permanentes para a Secretaria Municipal de Saúde e pagamento de compensação previdenciária ao INSS e demais regimes previdenciários.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1984/projeto_de_lei_088.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1984/projeto_de_lei_088.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de três agentes visitadores do Programa Primeira Infância Melhor (PIM).</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_n_089.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_n_089.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar a contratação, em caráter temporário e emergencial, de um médico-veterinário para a Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1978/projeto_de_lei_90.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1978/projeto_de_lei_90.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares, no montante de R$ 2.180.000,00, destinados a execução de ações e programas nas áreas da Saúde, Educação, Agricultura e Obras Públicas.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2002/projeto_de_lei_n_091.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2002/projeto_de_lei_n_091.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 5.067, de 30 de dezembro de 2022, que institui a Gratificação por Desempenho Previne Brasil para profissionais da Secretaria Municipal de Saúde, e passa a regulamentar o pagamento do incentivo adicional do componente de qualidade, nos termos da Portaria GM/MS Nº 3.493, de 10 de abril de 2024.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1985/projeto_de_lei_n_092.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1985/projeto_de_lei_n_092.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de um médico-veterinário para Secretaria Municipal do Meio Ambiente.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1986/projeto_de_lei_n_093.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1986/projeto_de_lei_n_093.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar, em caráter temporário e emergencial, um psicólogo e um assistente social para compor a equipe do Programa Municipal Renascer, da Secretaria de Assistência Social e Habitação.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2003/projeto_de_lei_n_094.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2003/projeto_de_lei_n_094.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de dois motoristas para a Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2099/projeto_de_lei_n_095.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2099/projeto_de_lei_n_095.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de Servidor Público detentor do cargo de Assessor Jurídico para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2100/projeto_de_lei_n_096.2025_2.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2100/projeto_de_lei_n_096.2025_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2006/projeto_de_lei_n_097.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2006/projeto_de_lei_n_097.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, em caráter temporário e emergencial, profissional para a Secretaria Municipal de Saúde (condutor de veículos de emergência do Samu).</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1998/projeto_de_lei_n_098.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1998/projeto_de_lei_n_098.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso I do Artigo 353 da Lei Complementar Nº 004/2018 que dispõe sobre o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1999/projeto_de_lei_n_099.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1999/projeto_de_lei_n_099.2025.pdf</t>
   </si>
   <si>
     <t>Institui o sistema de estacionamento rotativo pago nas vias e logradouros públicos do município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2004/projeto_de_lei_n_100.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2004/projeto_de_lei_n_100.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de veterinário para cedência ao Abatedouro de Frangos Piovesan, por meio de Convênio de Cooperação Técnica com o Governo do Estado.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Autoriza a convocação de servidor público, detentor do cargo de monitor de oficina de artes, para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2000/projeto_de_lei_n_102.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2000/projeto_de_lei_n_102.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e suplementares(R$ 60.000 para eventos culturais e R$ 250.000 para Frederico em Luz).</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2001/projeto_de_lei_n_103.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2001/projeto_de_lei_n_103.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária, por tempo determinado, de pessoal para atender o Programa Municipal de Acolhimento e Atenção a Migrantes em situação de vulnerabilidade, e autoriza a abertura de crédito adicional (um agente administrativo auxiliar, um educador social, um assistente social e um psicólogo).</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2024/projeto_de_lei_n_104.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2024/projeto_de_lei_n_104.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação e aplicação da Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Administração Municipal.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_n_105.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_n_105.2025.pdf</t>
   </si>
   <si>
     <t>Declara situação temporária de excepcional interesse público o provimento da demanda de Profissionais para a Secretaria Municipal de Saúde, autoriza contratação em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/projeto_de_lei_n_106.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/projeto_de_lei_n_106.2025.pdf</t>
   </si>
   <si>
     <t>Cria Cargo em Comissão de Chefe do Transporte da Saúde para a Secretaria Municipal de Saúde no Quadro de Cargos em Comissão e Funções Gratificadas de que dispõe o art. 19 da Lei Municipal n.º 1.424/90, e dá outras providências.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_n_107.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_n_107.2025.pdf</t>
   </si>
   <si>
     <t>Cria Cargo em Comissão de Chefe do Transporte da Educação para a Secretaria Municipal de Educação e Cultura no Quadro de Cargos em Comissão e Funções Gratificadas de que dispõe o art. 19 da Lei Municipal n. 1.424/90, e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2025/projeto_de_lei_n_108.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2025/projeto_de_lei_n_108.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber a doação de uma fração de terras pertencente à Mitra Diocesana Frederico Westphalen, situada na Linha 21 de Abril.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/projeto_de_lei_n_109.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/projeto_de_lei_n_109.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 5.349, de 18 de dezembro de 2024.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2026/projeto_de_lei_n_110.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2026/projeto_de_lei_n_110.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de um enfermeiro para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2019/projeto_de_lei_n_111.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2019/projeto_de_lei_n_111.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares, no montante de R$ 2.770.000,00, com o objetivo de reforçar dotações orçamentárias das Secretarias Municipais de Educação e Cultura; Saúde; e Obras, Viação e Serviços Urbanos do município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Declara situação temporária de excepcional interesse público o provimento da demanda de Profissional de Educação Física e autoriza contratação em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2111/projeto_de_lei_n_113.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2111/projeto_de_lei_n_113.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 5.365, de 07 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2028/pl_114_3.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2028/pl_114_3.pdf</t>
   </si>
   <si>
     <t>Art. 1°. Esta Lei estima a Receita e fixa a Despesa do Município para o exercício financeiro_x000D_
 de 2026, compreendendo:_x000D_
 I - o Orçamento Fiscal, referente aos Poderes do Município, seus fundos, órgãos e entidades da Administração Pública Municipal Direta;_x000D_
 II - o Orçamento da Seguridade Social, abrangendo todas as entidades e órgãos da Administração Direta, referente as ações de saúde, previdência e assistência social.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2096/projeto_de_lei_n_115.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2096/projeto_de_lei_n_115.2025.pdf</t>
   </si>
   <si>
     <t>Altera o prazo de vigência do Plano Municipal de Educação – PME, que trata a Lei Municipal nº 4.193, de 13 de maio de 2015.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_n_116.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_n_116.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.°5.360, п.° 5.368, n.° 5.385 e n.° 5470 de 2025.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_lei_n_117.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_lei_n_117.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.° 5.349/2024 que Estima a Receita e Fixa as Despesas para о Exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2095/projeto_de_lei_n_118.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2095/projeto_de_lei_n_118.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais, e dá outras providências.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2088/projeto_de_lei_n_120.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2088/projeto_de_lei_n_120.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa municipal de incentivos à implantação e ampliação de unidades de produção de suínos, de aves e de gado.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2089/projeto_de_lei_n_124.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2089/projeto_de_lei_n_124.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a adesão do Município de Frederico Westphalen ao Consórcio Intermunicipal da Região do Alto Uruguai (Cirau)</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2090/projeto_de_lei_n_125.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2090/projeto_de_lei_n_125.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Sindicato dos Servidores Públicos Municipais de Frederico Westphalen.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2091/projeto_de_lei_n_126.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2091/projeto_de_lei_n_126.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a execução de obra de melhoria em via pública, declara de interesse público social e econômico e dispensa o lançamento e a cobrança da contribuição de melhoria da obra de capeamento asfáltico na Travessa Santa Teresinha, no Bairro Barril.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_de_lei_n_127.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_de_lei_n_127.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional detentor do cargo de veterinário para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2093/projeto_de_lei_n_129.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2093/projeto_de_lei_n_129.2025.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o PDDE Municipal que consiste em repasse de recursos financeiros para as unidades escolares de ensino fundamental e infantil da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2086/projeto_de_lei_n_130.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2086/projeto_de_lei_n_130.2025.pdf</t>
   </si>
   <si>
     <t>Declara de interesse público a construção de sede própria, desafeta imóvel público e autoriza sua doação ao Consórcio Intermunicipal Lar de Acolhimento São Francisco (Cilasfra).</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2087/projeto_de_lei_n_131.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2087/projeto_de_lei_n_131.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Frederico Westphalen a formalizar acordo judicial com a empresa Biocon Indústria e Comércio de Materiais Ecológicos LTDA-ME.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>202501</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_lei_no_01-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_lei_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 19 da Lei Municipal Nº 4.141/2015, que dispõe sobre os quadros e funções públicas da Câmara Municipal de Frederico Westphalen (Inclusão da Assessoria de Bancada do Partido Liberal, que também passa a ter representatividade na Câmara).</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>202502</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1751/projeto_de_lei_no_02-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1751/projeto_de_lei_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Revisa os vencimentos e as gratificações dos servidores, ativos e inativos da Câmara de Vereadores de Frederico Westphalen (4,83% de reposição inflacionária e 1,44% de reajuste a título de aumento real, totalizando o percentual de 6,27%).</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>202503</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_lei_no_03-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_lei_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de nomenclatura de via pública no Município de Frederico Westphalen-RS.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>202504</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_lei_no_04-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_lei_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Institui a parentalidade positiva e o direito ao brincar como estratégias intersetoriais de prevenção à violência contra crianças no Município de Frederico Westphalen/RS e dá outras providências.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>202505</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1898/projeto_de_lei_no_05-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1898/projeto_de_lei_no_05-2024.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Frederico Westphalen o Dia Municipal da Maternidade Atípica</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>202506</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/projeto_de_lei_no_06-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/projeto_de_lei_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Determina a obrigatoriedade de atendimento preferencial às pessoas com fibromialgia no município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>202507</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/projeto_de_lei_no_07-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/projeto_de_lei_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Determina as condições e autoriza a contratação temporária de excepcional interesse público, precedida de processo seletivo, para a função pública de auxiliar de serviços gerais da Câmara de Vereadores de FW.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>202508</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1938/projeto_de_lei_n_082025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1938/projeto_de_lei_n_082025.pdf</t>
   </si>
   <si>
     <t>Inclui o mês de abril como “Mês Azul” no Calendário Oficial de Eventos do Município de Frederico Westphalen, com objetivo de dar visibilidade à conscientização e a ações sobre o Transtorno do Espetro Autista (Autoria: Bancada do Progressistas).</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>202509</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/projeto_de_lei_n_092025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/projeto_de_lei_n_092025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do selo “empresa amiga dos autistas” (Autoria: Bancada do Progressistas).</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>202510</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/projeto_de_lei_n_102025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/projeto_de_lei_n_102025.pdf</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>202511</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, no âmbito da Câmara de Frederico Westphalen, do programa denominado “Leitura Solidária” (Autoria: Bancada do PL).</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>202512</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1942/projeto_de_lei_n_122025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1942/projeto_de_lei_n_122025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa denominado “Constituição nas escolas”, no município de Frederico Westphalen (Autoria: Bancada do PL).</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>202513</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1943/projeto_de_lei_n_132025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1943/projeto_de_lei_n_132025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Dia da Consciência da Constituição Brasileira” (CRFB/1988), no município de Frederico Westphalen (Autoria: Bancada do PL).</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>202514</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1944/projeto_de_lei_n_142025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1944/projeto_de_lei_n_142025.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município o “Baile Los 80´s Flashback” (Autoria: Bancada do MDB).</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>202516</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_de_lei_n_162025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_de_lei_n_162025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e regulamentação do programa “Vereador Mirim”, a ser realizado pela Câmara de Vereadores de Frederico Westphalen (Autoria: Bancada do MDB).</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>202517</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_n_17.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_n_17.2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Organização Não Governamental (ONG) Bicho do Mato.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>202518</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1987/projeto_de_lei_n_202518.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1987/projeto_de_lei_n_202518.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º, 2º e 3º e acrescenta os artigos 4º e 5º à Lei Municipal Nº 1.875, de 20 de outubro de 1994, que determina normas para troca de nomes de logradouros públicos.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>202519</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2101/projeto_de_lei_n_19.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2101/projeto_de_lei_n_19.2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Bebê, no âmbito do Município de Frederico Westphalen, e dá outras providências.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>202520</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2008/projeto_de_lei_n_20.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2008/projeto_de_lei_n_20.2025.pdf</t>
   </si>
   <si>
     <t>Institui a honraria “Título de Cidadão Emérito do município de Frederico Westphalen”.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>202522</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2027/projeto_de_lei_n_2025.22.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2027/projeto_de_lei_n_2025.22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso obrigatório de capacete, as regras de circulação e a idade mínima para a condução de ciclomotores e veículos elétricos no âmbito do município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_resolucao_no_01-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_resolucao_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Antecipa a devolução do duodécimo do Poder Legislativo ao Poder Executivo.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_resolucao_no_02-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_resolucao_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Antecipa a devolução do duodécimo do Poder Legislativo ao Poder Executivo, no valor de R$ 300 mil, para ajudar na realização da Expofred 2025.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1761/projeto_resolucao_03-25.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1761/projeto_resolucao_03-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor da bolsa auxílio estágio aos estagiários da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_de_resolucao_no_04-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_de_resolucao_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Resolução Nº 165 de 24 de fevereiro de 2025, que antecipa a devolução do duodécimo do Poder Legislativo ao Poder Executivo.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_resolucao_no_05-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_resolucao_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para uso do veículo do Poder Legislativo de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_de_resolucao_no_06-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_de_resolucao_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão de Ética Parlamentar da Câmara de Vereadores de Frederico Westphalen e institui o respectivo Código de Ética e Decoro Parlamentar.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/projeto_de_resolucao_n-07.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/projeto_de_resolucao_n-07.pdf</t>
   </si>
   <si>
     <t>Antecipa a devolução do duodécimo do Poder Legislativo ao Poder Executivo, no valor de R$ 70 mil, com o objetivo de apoiar a realização do 45º Acampamento Farrapo de Frederico Westphalen e o 10º Canto do Barril</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1929/projeto_de_resolucao_n-08.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1929/projeto_de_resolucao_n-08.pdf</t>
   </si>
   <si>
     <t>Antecipa a devolução do duodécimo do Poder Legislativo ao Poder Executivo, no valor de R$ 15 mil, com o objetivo de apoiar a realização da etapa do Campeonato Brasileiro de Jeep e Gaiola Cross, que ocorrerá em FW, de 19 a 21 de setembro</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1957/projeto_de_resolucao_n_09.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1957/projeto_de_resolucao_n_09.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regimento interno do programa “Vereador Mirim”, a ser realizado pela Câmara de Vereadores de Frederico Westphalen</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2102/projeto_de_resolucao_n_10.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2102/projeto_de_resolucao_n_10.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de veículo automotor pertencente à Câmara Municipal do Município de Frederico Westphalen/RS.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/requerimento_01-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/requerimento_01-_2025.pdf</t>
   </si>
   <si>
     <t>Pedido de licença do vereador Ismael Cocco dos Santos (PDT), pelo período de 14 dias (até 25 de maio), para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>Leandro Mazzutti</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_no_02-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Pedido de licença do vereador Leandro Mazzutti (PDT), do dia 23 de junho a 29 de junho de 2025, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>Ismael Côcco dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2113/requerimento_n_04.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2113/requerimento_n_04.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de Audiência Pública para tratar e debater do assunto de interesse público relevante da iluminação pública.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento_05.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento_05.2025.pdf</t>
   </si>
   <si>
     <t>Pedido de licença do vereador Leandro Mazzutti (PDT), no período entre 02 de setembro e 09 de setembro, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1759/pedido_informacao_01-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1759/pedido_informacao_01-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes às obras paralisadas no município.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/pedido_informacao_02-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/pedido_informacao_02-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes à quantidade de cargos ativos no mês de março de 2025, mediante processo seletivo no âmbito da Administração Municipal.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/pedido_informacao_03-2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/pedido_informacao_03-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes ao trabalho dos fisioterapeutas.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/camscanner_18-03-2025_09.46-22-23.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/camscanner_18-03-2025_09.46-22-23.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes aos servidores vigilantes efetivos e contratados pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/camscanner_18-03-2025_09.46-24-25.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/camscanner_18-03-2025_09.46-24-25.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações detalhadas sobre o transporte escolar terceirizado.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/pedido_de_informacao_06.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/pedido_de_informacao_06.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações referentes aos atendimentos médicos realizados pelo Consórcio Intermunicipal do Médio Alto Uruguai (Cimau).</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/pedido_de_informacao_n_7-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/pedido_de_informacao_n_7-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações referentes ao custeio do transporte, por parte da prefeitura, de membros de entidades, associações, agremiações os grupos do município, no período compreendido entre os anos de 2022 e o primeiro quadrimestre de 2025</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/pedido_de_informacao_n_8-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/pedido_de_informacao_n_8-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas se o Executivo Municipal firmou ou não o Termo de Adesão com a Associação de Turismo Rota Águas e Pedras do Médio Alto Uruguai – Atap</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/pedido_de_informacao_n_9-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/pedido_de_informacao_n_9-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo informações sobre o Castramóvel do município, tais como, a forma como está sendo feito o cadastramento de animais, profissionais que atuam, quantidade de animais já castrados em 2025, dentre outras informações.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/pedido_de_informacao_n_10-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/pedido_de_informacao_n_10-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações referentes ao número de funcionários lotados na Secretaria de Obras Viação e Serviços Urbanos e na Secretaria Municipal de Saúde, bem como, o total gasto com a folha de pagamento nestas pastas.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1824/pedido_de_informacao_n_11-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1824/pedido_de_informacao_n_11-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações detalhadas sobre o Pedido de Providência Nº 04/2025, que trata de solicitação de instalação de um portão e controle de acesso ao antigo lixão, onde há muitos anos funcionava o aterro sanitário do município e hoje é uma área de recuperação ambiental</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1825/pedido_de_informacao_n_12-_2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1825/pedido_de_informacao_n_12-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações detalhadas sobre a Contribuição para Custeio do Serviço de Iluminação Pública (CIP) e o Fundo de Iluminação Pública</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/pedido_de_informacao_13.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/pedido_de_informacao_13.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações detalhadas sobre o Samu Avançado, tais como, o andamento da contratação da equipe médica e previsão de funcionamento, tendo em visita que já foi efetuada a entrega da ambulância.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/pedido_de_informacao_14.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/pedido_de_informacao_14.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações e documentos referentes à retomada do estacionamento rotativo em Frederico Westphalen.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/pedido_de_informacao_15.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/pedido_de_informacao_15.2025.pdf</t>
   </si>
   <si>
     <t>Relativas à obra de Pavimentação Asfáltica da Estrada Santo Caeran,_x000D_
 convênio com o Estado do RS.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1863/pedido_de_informacao_16.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1863/pedido_de_informacao_16.2025.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas acerca das PICs (Programas de Incentivo_x000D_
 Práticas Integrativas e Complementares em Saúde) no município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/pedido_de_informacao_n_17.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/pedido_de_informacao_n_17.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações referentes aos atendimentos médicos realizados pelo Consórcio Intermunicipal do Médio Alto Uruguai – Cimau</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/pedido_de_informacao_18.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/pedido_de_informacao_18.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações referentes aos serviços realizados pela prefeitura de forma terceirizada</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/pedido_de_informacao_19.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/pedido_de_informacao_19.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações detalhadas sobre os operadores de máquinas da prefeitura</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1949/pedido_de_informacao_n_20.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1949/pedido_de_informacao_n_20.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações referentes à contratação de empresa de prestação de serviços (Autoria: Bancadas do MDB e PDT).</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/pedido_de_informacao_n_21.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/pedido_de_informacao_n_21.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo informações referentes ao funcionamento da Central de Projetos e as propostas cadastradas no Programa Novo PAC 2025, do Governo Federal (Autoria: Bancadas do MDB e PDT).</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1959/pedido_de_informacao_n_22.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1959/pedido_de_informacao_n_22.2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre os vigilantes que atuam no Cemitério Municipal Jardim da Saudade.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1960/pedido_de_informacao_n_23.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1960/pedido_de_informacao_n_23.2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre os precatórios do Município de FW.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1980/pedido_de_informacao_24.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1980/pedido_de_informacao_24.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal um relatório das disponibilidades financeiras do município em 31 de dezembro de 2024 (Autoria: Bancada do MDB e do PDT).</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo informações sobre a aplicabilidade da Lei Municipal Nº 5.408/2025, que determina a obrigatoriedade de atendimento preferencial às pessoas com fibromialgia no município de Frederico Westphalen (Autoria: Bancada do MDB e do PDT).</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1995/pedido_de_informacao_n_26.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1995/pedido_de_informacao_n_26.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações detalhadas acerca das obras de pavimentação da Estrada Santo Caeran.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1996/pedido_de_informacao_n_27.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1996/pedido_de_informacao_n_27.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal informações detalhadas sobre o recolhimento de lixo e entulhos no município.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2010/pedido_de_informacao_n_28.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2010/pedido_de_informacao_n_28.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações detalhadas sobre o funcionamento do Conselho Municipal de Política Ambiental.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2112/pedido_de_informacao_n_29.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2112/pedido_de_informacao_n_29.2025.pdf</t>
   </si>
   <si>
     <t>Informação sobre os atuais membros do COMUPA.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1963/proposta_de_emenda_a_lei_organica_municipal_n_001.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1963/proposta_de_emenda_a_lei_organica_municipal_n_001.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 65, 66, 88 e acrescenta o artigo 88-a na Lei Orgânica Municipal de Frederico Westphalen (Regime Próprio de Previdência Social – RPPS).</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2023/proposta_de_emenda_a_lei_organica_municipal_n_002.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2023/proposta_de_emenda_a_lei_organica_municipal_n_002.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 78 da Lei Orgânica Municipal de Frederico Westphalen (Adequações do texto à disciplina constitucional vigente e às diretrizes contemporâneas de acesso aos cargos, empregos e funções públicas).</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/projeto_01-25.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/projeto_01-25.pdf</t>
   </si>
   <si>
     <t>Altera o período de sessão legislativa anual da Câmara Municipal de Frederico Westphalen/RS e dá outras providências.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>Emendas Impositivas Individuais</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2085/emenda_01.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2085/emenda_01.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Coordenação e Planejamento - SEPLAN</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2084/emenda_02.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2084/emenda_02.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Esporte, Juventude e Lazer</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2083/emenda_03.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2083/emenda_03.pdf</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2082/emenda_04.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2082/emenda_04.pdf</t>
   </si>
   <si>
     <t>Hospital Divina Providência</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2081/emenda_05.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2081/emenda_05.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Educação e Cultura</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2080/emenda_06.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2080/emenda_06.pdf</t>
   </si>
   <si>
     <t>Associação UTI Neonatal e Pediatra - AUNP</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2079/emenda_07.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2079/emenda_07.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal da Saúde</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2078/emenda_08.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2078/emenda_08.2025.pdf</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2077/emenda_09.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2077/emenda_09.2025.pdf</t>
   </si>
   <si>
     <t>Centro Cultural 25 de Julho</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2076/emenda_10.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2076/emenda_10.2025.pdf</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2075/emenda_11.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2075/emenda_11.2025.pdf</t>
   </si>
   <si>
     <t>Piquete Alto Alegre</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2074/emenda_12.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2074/emenda_12.2025.pdf</t>
   </si>
   <si>
     <t>Associação de Pais e Amigos dos Excepcionais - APAE</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>Marcos Ceratto Cerutti</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2073/emenda_13.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2073/emenda_13.2025.pdf</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2072/emenda_14.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2072/emenda_14.2025.pdf</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2071/emenda_15.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2071/emenda_15.2025.pdf</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2070/emenda_16.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2070/emenda_16.2025.pdf</t>
   </si>
   <si>
     <t>Clube de Tiro Frederiquense</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2069/emenda_17.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2069/emenda_17.2025.pdf</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2068/emenda_18.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2068/emenda_18.2025.pdf</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2067/emenda_19.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2067/emenda_19.2025.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Esportes e Lazer</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>Aline Ferrari Caeran</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2066/emenda_20.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2066/emenda_20.2025.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal da Agricultura</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2065/emenda_21.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2065/emenda_21.2025.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal dos Esportes</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2064/emenda_22.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2064/emenda_22.2025.pdf</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2063/emenda_23.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2063/emenda_23.2025.pdf</t>
   </si>
   <si>
     <t>Associação Melhores Amigos dos Animais - AMAA</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2062/emenda_24.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2062/emenda_24.2025.pdf</t>
   </si>
   <si>
     <t>Comunidade Terapêutica Feminina Bárbara Maix</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>Rubia Dal Puppo Maas</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2061/emenda_25.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2061/emenda_25.2025.pdf</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2060/emenda_26.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2060/emenda_26.2025.pdf</t>
   </si>
   <si>
     <t>Secretaria de Esportes, Juventude e Lazer</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2059/emenda_27.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2059/emenda_27.2025.pdf</t>
   </si>
   <si>
     <t>Secretaria de Coordenação e Planejamento - SEPLAN</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2058/emenda_28.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2058/emenda_28.2025.pdf</t>
   </si>
   <si>
     <t>Associação dos Moradores do Bairro Aparecida - AMBA</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2057/emenda_29.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2057/emenda_29.2025.pdf</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>Belonir Vendruscolo</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2056/emenda_30.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2056/emenda_30.2025.pdf</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2055/emenda_31.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2055/emenda_31.2025.pdf</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2054/emenda_32.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2054/emenda_32.2025.pdf</t>
   </si>
   <si>
     <t>Sociedade Esportiva e Recreativa Santo Antônio - SERSA</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2053/emenda_33.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2053/emenda_33.2025.pdf</t>
   </si>
   <si>
     <t>Secretaria de Esporte, Juventude e Lazer</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2052/emenda_34.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2052/emenda_34.2025.pdf</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>Marizete Lourdes Frozzi</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2051/emenda_35.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2051/emenda_35.2025.pdf</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2050/emenda_36.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2050/emenda_36.2025.pdf</t>
   </si>
   <si>
     <t>Promenor</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2049/emenda_37.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2049/emenda_37.2025.pdf</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2048/emenda_38.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2048/emenda_38.2025.pdf</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2047/emenda_39.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2047/emenda_39.2025.pdf</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2046/emenda_40.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2046/emenda_40.2025.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Planejamento - SEPLAN</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>Alessandro Molossi</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2045/emenda_41.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2045/emenda_41.2025.pdf</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2044/emenda_42.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2044/emenda_42.2025.pdf</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2043/emenda_43.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2043/emenda_43.2025.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal da Educação e Cultura</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2042/emenda_44.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2042/emenda_44.2025.pdf</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>Lídio Pedro Signori</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2041/emenda_45.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2041/emenda_45.2025.pdf</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2030/emenda_46.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2030/emenda_46.2025.pdf</t>
   </si>
   <si>
     <t>Associação de Deficientes Físicos de Frederico Westphalen</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2031/emenda_47.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2031/emenda_47.2025.pdf</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ESPORTE JUVENTUDE E LAZER</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2032/emenda_48.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2032/emenda_48.2025.pdf</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2033/emenda_49.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2033/emenda_49.2025.pdf</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DA SAUDE</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2034/emenda_50.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2034/emenda_50.2025.pdf</t>
   </si>
   <si>
     <t>Sociedade Beneficente do Hospital de Caridade - Divina Providencia HDP</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>Inácio Roberto Panosso Junior</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2035/emenda_51.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2035/emenda_51.2025.pdf</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ESPORTE, JUVENTUDE E LAZER</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2036/emenda_52.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2036/emenda_52.2025.pdf</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2037/emenda_53.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2037/emenda_53.2025.pdf</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ESPORTES JUVENTUDE E LAZER</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2038/emenda_54.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2038/emenda_54.2025.pdf</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2039/emenda_55.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2039/emenda_55.2025.pdf</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2040/emenda_56.2025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2040/emenda_56.2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4017,67 +4017,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/sessao_2503_merged-19-20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1782/sessao_2503_merged-21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/sessao_2503_merged-22-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/sessao_2503_merged-24-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_n_11-_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_n_15-_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_n_16-_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_n_17-_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_n_18-_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_n_19-_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_n_20-_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/indicacao_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_n_22-_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_n_23-_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_n_24-_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_n_25-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/indicacao_n_27-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_n_312025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_n_322025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_n_34.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_n_35.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_n_36.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/indicacao_40.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_n41.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_42.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_n_46.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2120/indicacao_n_47.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/mocao_de_aplaousos_n_1-_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/mocao_de_apoio_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/mocao_de_aplausos_03.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/mocao_de_aplausos_04.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/mocao_de_apoio_05.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/mocao_de_aplausos_6.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1975/mocao_de_apoio_07.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/mocao_de_aplausos_08.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1976/mocao_de_aplausos_09.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/mocao_de_apelo_10.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2103/mocao_de_aplausos_n_11.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2022/mocao_de_apoio_-_12.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1758/pedido_de_providencias_01-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/camscanner_18-03-2025_09.46-26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/camscanner_18-03-2025_09.46-27-28.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/sessao_2503_merged-14-15.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1779/sessao_2503_merged-16-17.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/sessao_2503_merged-18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/pedido_de_providencia_n_7-_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1806/pedido_de_providencia_n_8-_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/pedido_de_providencia_n_9-_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/pedido_de_providencia_n_10-_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/pedido_de_providencia_11.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/pedido_de_providencia_n_12-_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/pedido_de_providencia_n_13-_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/pedido_de_providencia_n_14-_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/pedido_de_providencia_n_15-_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/pedido_de_providencia_n_16-_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/pedido_de_providencia_17.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/pedido_de_providencia_18.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/pedido_de_providencia_19.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/pedido_de_providencia_20.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/pedido_de_providencia_21.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/pedido_de_providencia_222025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/pedido_de_providencia_232025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/pedido_de_providencia_242025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/pedido_de_providencia_25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/pedido_de_providencia_n_262025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/pedido_de_providencia_n_272025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1955/pedido_de_providencias_n_29.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/pedido_de_providencia_n_30.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2115/pedido_de_providencia_n_31.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2009/pedido_de_providencias_n_32.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2097/pedido_de_providencia_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2098/pedido_de_providencia_n_34.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2020/pedido_de_providencia_n_35.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_de_decreto_legisaltivo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2014/projeto_de_decreto_legislativo_n_02.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2015/projeto_de_decreto_legislativo_n_03.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2016/projeto_de_decreto_legislativo_n_04.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2017/projeto_de_decreto_legislativo_n05.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2018/projeto_de_decreto_legislativo_n_06.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/projeto_de_lei_complementar_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1990/projeto_de_lei_complementar_002.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1991/projeto_de_lei_complementar_003.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_complementar_n_005.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1752/projeto_de_lei_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/extraordinaria_18-19-22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/extraordinaria_18-47-51.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/extraordinaria_18-60.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/camscanner_18-03-2025_09.46-35-36.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/sessao_2503_merged-32-34.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1765/camscanner_18-03-2025_09.46-5-8.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/sessao_2503_merged-3-7.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/camscanner_01-04-2025_14.10.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/projeto_de_lei_24_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/projeto_de_lei_no_026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/projeto_de_lei_no_027.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1917/projeto_de_lei_no_028.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_de_lei_no_029.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_no_030.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/projeto_de_lei_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_no_032.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1913/projeto_de_lei_no_033.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_no_034.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/projeto_de_lei_no_035.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_de_lei_no_036.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_de_lei_no_037.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_n_38-_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_n_39-_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_de_lei_no_041.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/projeto_de_lei_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_n_43-_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_de_lei_no_044.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_no_047.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_de_lei_048.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_de_lei_049.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_de_lei_no_050.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_lei_no_051.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/projeto_de_lei_no_052.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_de_lei_053.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_de_lei_054.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/plano_plurianual_-_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_de_lei_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_no_058.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_59_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1952/projeto_de_lei_n_63.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1954/projeto_de_lei_n_64.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1956/projeto_de_lei_n_65.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_de_lei_n_662025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_de_lei_n_0672025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/projeto_de_lei_n-68.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/projeto_de_lei_n-69.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1958/projeto_de_lei_n_070.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/projeto_de_lei_n-71.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_lei_n-72.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2117/projeto_de_lei_n_073.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2118/projeto_de_lei_n_074.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2119/projeto_de_lei_n_075.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_de_lei_n_076.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1930/projeto_de_lei_n_077-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_n_078.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1965/projeto_de_lei_n_079.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1966/projeto_de_lei_n_080.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1967/projeto_de_lei_n_081.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2005/projeto_de_lei_n_082.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_lei_n_083.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1979/projeto_de_lei_084.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_lei_85.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_086.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1971/projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1984/projeto_de_lei_088.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_n_089.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1978/projeto_de_lei_90.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2002/projeto_de_lei_n_091.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1985/projeto_de_lei_n_092.2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1986/projeto_de_lei_n_093.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2003/projeto_de_lei_n_094.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2099/projeto_de_lei_n_095.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2100/projeto_de_lei_n_096.2025_2.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2006/projeto_de_lei_n_097.2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1998/projeto_de_lei_n_098.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1999/projeto_de_lei_n_099.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2004/projeto_de_lei_n_100.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2000/projeto_de_lei_n_102.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2001/projeto_de_lei_n_103.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2024/projeto_de_lei_n_104.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_n_105.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/projeto_de_lei_n_106.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_n_107.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2025/projeto_de_lei_n_108.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/projeto_de_lei_n_109.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2026/projeto_de_lei_n_110.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2019/projeto_de_lei_n_111.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2111/projeto_de_lei_n_113.2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2028/pl_114_3.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2096/projeto_de_lei_n_115.2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_n_116.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_lei_n_117.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2095/projeto_de_lei_n_118.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2088/projeto_de_lei_n_120.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2089/projeto_de_lei_n_124.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2090/projeto_de_lei_n_125.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2091/projeto_de_lei_n_126.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_de_lei_n_127.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2093/projeto_de_lei_n_129.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2086/projeto_de_lei_n_130.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2087/projeto_de_lei_n_131.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_lei_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1751/projeto_de_lei_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_lei_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_lei_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1898/projeto_de_lei_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/projeto_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/projeto_de_lei_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1938/projeto_de_lei_n_082025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/projeto_de_lei_n_092025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/projeto_de_lei_n_102025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1942/projeto_de_lei_n_122025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1943/projeto_de_lei_n_132025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1944/projeto_de_lei_n_142025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_de_lei_n_162025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1987/projeto_de_lei_n_202518.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2101/projeto_de_lei_n_19.2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2008/projeto_de_lei_n_20.2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2027/projeto_de_lei_n_2025.22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_resolucao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_resolucao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1761/projeto_resolucao_03-25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_de_resolucao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_resolucao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_de_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/projeto_de_resolucao_n-07.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1929/projeto_de_resolucao_n-08.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1957/projeto_de_resolucao_n_09.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2102/projeto_de_resolucao_n_10.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/requerimento_01-_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2113/requerimento_n_04.2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento_05.2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1759/pedido_informacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/pedido_informacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/pedido_informacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/camscanner_18-03-2025_09.46-22-23.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/camscanner_18-03-2025_09.46-24-25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/pedido_de_informacao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/pedido_de_informacao_n_7-_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/pedido_de_informacao_n_8-_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/pedido_de_informacao_n_9-_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/pedido_de_informacao_n_10-_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1824/pedido_de_informacao_n_11-_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1825/pedido_de_informacao_n_12-_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/pedido_de_informacao_13.2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/pedido_de_informacao_14.2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/pedido_de_informacao_15.2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1863/pedido_de_informacao_16.2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/pedido_de_informacao_n_17.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/pedido_de_informacao_18.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/pedido_de_informacao_19.2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1949/pedido_de_informacao_n_20.2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/pedido_de_informacao_n_21.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1959/pedido_de_informacao_n_22.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1960/pedido_de_informacao_n_23.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1980/pedido_de_informacao_24.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1995/pedido_de_informacao_n_26.2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1996/pedido_de_informacao_n_27.2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2010/pedido_de_informacao_n_28.2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2112/pedido_de_informacao_n_29.2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1963/proposta_de_emenda_a_lei_organica_municipal_n_001.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2023/proposta_de_emenda_a_lei_organica_municipal_n_002.2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/projeto_01-25.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2085/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2084/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2083/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2082/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2081/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2080/emenda_06.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2079/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2078/emenda_08.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2077/emenda_09.2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2076/emenda_10.2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2075/emenda_11.2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2074/emenda_12.2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2073/emenda_13.2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2072/emenda_14.2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2071/emenda_15.2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2070/emenda_16.2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2069/emenda_17.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2068/emenda_18.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2067/emenda_19.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2066/emenda_20.2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2065/emenda_21.2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2064/emenda_22.2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2063/emenda_23.2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2062/emenda_24.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2061/emenda_25.2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2060/emenda_26.2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2059/emenda_27.2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2058/emenda_28.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2057/emenda_29.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2056/emenda_30.2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2055/emenda_31.2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2054/emenda_32.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2053/emenda_33.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2052/emenda_34.2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2051/emenda_35.2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2050/emenda_36.2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2049/emenda_37.2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2048/emenda_38.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2047/emenda_39.2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2046/emenda_40.2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2045/emenda_41.2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2044/emenda_42.2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2043/emenda_43.2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2042/emenda_44.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2041/emenda_45.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2030/emenda_46.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2031/emenda_47.2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2032/emenda_48.2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2033/emenda_49.2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2034/emenda_50.2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2035/emenda_51.2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2036/emenda_52.2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2037/emenda_53.2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2038/emenda_54.2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2039/emenda_55.2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2040/emenda_56.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/sessao_2503_merged-19-20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1782/sessao_2503_merged-21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/sessao_2503_merged-22-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/sessao_2503_merged-24-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_n_11-_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_n_15-_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_n_16-_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_n_17-_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_n_18-_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_n_19-_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_n_20-_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/indicacao_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_n_22-_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_n_23-_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_n_24-_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_n_25-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/indicacao_n_27-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_n_312025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_n_322025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_n_34.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_n_35.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_n_36.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/indicacao_40.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_n41.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_42.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_n_46.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2120/indicacao_n_47.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/mocao_de_aplaousos_n_1-_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/mocao_de_apoio_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/mocao_de_aplausos_03.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/mocao_de_aplausos_04.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/mocao_de_apoio_05.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/mocao_de_aplausos_6.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1975/mocao_de_apoio_07.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/mocao_de_aplausos_08.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1976/mocao_de_aplausos_09.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/mocao_de_apelo_10.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2103/mocao_de_aplausos_n_11.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2022/mocao_de_apoio_-_12.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1758/pedido_de_providencias_01-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/camscanner_18-03-2025_09.46-26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/camscanner_18-03-2025_09.46-27-28.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/sessao_2503_merged-14-15.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1779/sessao_2503_merged-16-17.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/sessao_2503_merged-18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/pedido_de_providencia_n_7-_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1806/pedido_de_providencia_n_8-_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/pedido_de_providencia_n_9-_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/pedido_de_providencia_n_10-_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/pedido_de_providencia_11.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/pedido_de_providencia_n_12-_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/pedido_de_providencia_n_13-_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/pedido_de_providencia_n_14-_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/pedido_de_providencia_n_15-_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/pedido_de_providencia_n_16-_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/pedido_de_providencia_17.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/pedido_de_providencia_18.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/pedido_de_providencia_19.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/pedido_de_providencia_20.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/pedido_de_providencia_21.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/pedido_de_providencia_222025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/pedido_de_providencia_232025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/pedido_de_providencia_242025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/pedido_de_providencia_25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/pedido_de_providencia_n_262025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/pedido_de_providencia_n_272025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1955/pedido_de_providencias_n_29.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/pedido_de_providencia_n_30.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2115/pedido_de_providencia_n_31.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2009/pedido_de_providencias_n_32.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2097/pedido_de_providencia_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2098/pedido_de_providencia_n_34.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2020/pedido_de_providencia_n_35.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_de_decreto_legisaltivo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2014/projeto_de_decreto_legislativo_n_02.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2015/projeto_de_decreto_legislativo_n_03.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2016/projeto_de_decreto_legislativo_n_04.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2017/projeto_de_decreto_legislativo_n05.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2018/projeto_de_decreto_legislativo_n_06.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/projeto_de_lei_complementar_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1990/projeto_de_lei_complementar_002.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1991/projeto_de_lei_complementar_003.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_complementar_n_005.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1752/projeto_de_lei_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/extraordinaria_18-19-22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/extraordinaria_18-47-51.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/extraordinaria_18-60.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/camscanner_18-03-2025_09.46-35-36.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/sessao_2503_merged-32-34.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1765/camscanner_18-03-2025_09.46-5-8.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/sessao_2503_merged-3-7.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/camscanner_01-04-2025_14.10.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/projeto_de_lei_24_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/projeto_de_lei_no_026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/projeto_de_lei_no_027.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1917/projeto_de_lei_no_028.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_de_lei_no_029.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_no_030.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/projeto_de_lei_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_no_032.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1913/projeto_de_lei_no_033.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_no_034.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/projeto_de_lei_no_035.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_de_lei_no_036.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_de_lei_no_037.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_n_38-_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_n_39-_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_de_lei_no_041.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/projeto_de_lei_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_n_43-_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_de_lei_no_044.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_no_047.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_de_lei_048.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_de_lei_049.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_de_lei_no_050.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_lei_no_051.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/projeto_de_lei_no_052.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_de_lei_053.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_de_lei_054.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/plano_plurianual_-_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_de_lei_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_no_058.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_59_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1952/projeto_de_lei_n_63.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1954/projeto_de_lei_n_64.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1956/projeto_de_lei_n_65.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_de_lei_n_662025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_de_lei_n_0672025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/projeto_de_lei_n-68.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/projeto_de_lei_n-69.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1958/projeto_de_lei_n_070.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/projeto_de_lei_n-71.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_lei_n-72.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2117/projeto_de_lei_n_073.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2118/projeto_de_lei_n_074.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2119/projeto_de_lei_n_075.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_de_lei_n_076.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1930/projeto_de_lei_n_077-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_n_078.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1965/projeto_de_lei_n_079.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1966/projeto_de_lei_n_080.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1967/projeto_de_lei_n_081.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2005/projeto_de_lei_n_082.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_lei_n_083.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1979/projeto_de_lei_084.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_lei_85.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_086.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1971/projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1984/projeto_de_lei_088.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_n_089.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1978/projeto_de_lei_90.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2002/projeto_de_lei_n_091.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1985/projeto_de_lei_n_092.2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1986/projeto_de_lei_n_093.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2003/projeto_de_lei_n_094.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2099/projeto_de_lei_n_095.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2100/projeto_de_lei_n_096.2025_2.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2006/projeto_de_lei_n_097.2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1998/projeto_de_lei_n_098.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1999/projeto_de_lei_n_099.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2004/projeto_de_lei_n_100.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2000/projeto_de_lei_n_102.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2001/projeto_de_lei_n_103.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2024/projeto_de_lei_n_104.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_n_105.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/projeto_de_lei_n_106.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_n_107.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2025/projeto_de_lei_n_108.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/projeto_de_lei_n_109.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2026/projeto_de_lei_n_110.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2019/projeto_de_lei_n_111.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2111/projeto_de_lei_n_113.2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2028/pl_114_3.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2096/projeto_de_lei_n_115.2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_n_116.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_lei_n_117.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2095/projeto_de_lei_n_118.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2088/projeto_de_lei_n_120.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2089/projeto_de_lei_n_124.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2090/projeto_de_lei_n_125.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2091/projeto_de_lei_n_126.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_de_lei_n_127.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2093/projeto_de_lei_n_129.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2086/projeto_de_lei_n_130.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2087/projeto_de_lei_n_131.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_lei_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1751/projeto_de_lei_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_lei_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_lei_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1898/projeto_de_lei_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/projeto_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/projeto_de_lei_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1938/projeto_de_lei_n_082025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/projeto_de_lei_n_092025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/projeto_de_lei_n_102025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1942/projeto_de_lei_n_122025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1943/projeto_de_lei_n_132025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1944/projeto_de_lei_n_142025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_de_lei_n_162025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1987/projeto_de_lei_n_202518.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2101/projeto_de_lei_n_19.2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2008/projeto_de_lei_n_20.2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2027/projeto_de_lei_n_2025.22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_resolucao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_resolucao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1761/projeto_resolucao_03-25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_de_resolucao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_resolucao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_de_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/projeto_de_resolucao_n-07.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1929/projeto_de_resolucao_n-08.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1957/projeto_de_resolucao_n_09.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2102/projeto_de_resolucao_n_10.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/requerimento_01-_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2113/requerimento_n_04.2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento_05.2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1759/pedido_informacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/pedido_informacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/pedido_informacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/camscanner_18-03-2025_09.46-22-23.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/camscanner_18-03-2025_09.46-24-25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/pedido_de_informacao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/pedido_de_informacao_n_7-_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/pedido_de_informacao_n_8-_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/pedido_de_informacao_n_9-_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/pedido_de_informacao_n_10-_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1824/pedido_de_informacao_n_11-_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1825/pedido_de_informacao_n_12-_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/pedido_de_informacao_13.2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/pedido_de_informacao_14.2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/pedido_de_informacao_15.2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1863/pedido_de_informacao_16.2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/pedido_de_informacao_n_17.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/pedido_de_informacao_18.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/pedido_de_informacao_19.2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1949/pedido_de_informacao_n_20.2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/pedido_de_informacao_n_21.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1959/pedido_de_informacao_n_22.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1960/pedido_de_informacao_n_23.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1980/pedido_de_informacao_24.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1995/pedido_de_informacao_n_26.2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1996/pedido_de_informacao_n_27.2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2010/pedido_de_informacao_n_28.2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2112/pedido_de_informacao_n_29.2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1963/proposta_de_emenda_a_lei_organica_municipal_n_001.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2023/proposta_de_emenda_a_lei_organica_municipal_n_002.2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/projeto_01-25.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2085/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2084/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2083/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2082/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2081/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2080/emenda_06.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2079/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2078/emenda_08.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2077/emenda_09.2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2076/emenda_10.2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2075/emenda_11.2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2074/emenda_12.2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2073/emenda_13.2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2072/emenda_14.2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2071/emenda_15.2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2070/emenda_16.2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2069/emenda_17.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2068/emenda_18.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2067/emenda_19.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2066/emenda_20.2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2065/emenda_21.2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2064/emenda_22.2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2063/emenda_23.2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2062/emenda_24.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2061/emenda_25.2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2060/emenda_26.2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2059/emenda_27.2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2058/emenda_28.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2057/emenda_29.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2056/emenda_30.2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2055/emenda_31.2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2054/emenda_32.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2053/emenda_33.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2052/emenda_34.2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2051/emenda_35.2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2050/emenda_36.2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2049/emenda_37.2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2048/emenda_38.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2047/emenda_39.2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2046/emenda_40.2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2045/emenda_41.2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2044/emenda_42.2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2043/emenda_43.2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2042/emenda_44.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2041/emenda_45.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2030/emenda_46.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2031/emenda_47.2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2032/emenda_48.2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2033/emenda_49.2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2034/emenda_50.2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2035/emenda_51.2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2036/emenda_52.2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2037/emenda_53.2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2038/emenda_54.2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2039/emenda_55.2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2025/2040/emenda_56.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H352"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>