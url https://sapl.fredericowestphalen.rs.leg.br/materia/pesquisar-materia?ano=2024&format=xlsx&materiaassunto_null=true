--- v0 (2026-02-03)
+++ v1 (2026-05-06)
@@ -54,2796 +54,2796 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Belonir Vendruscolo</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1517/indicacao_01-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1517/indicacao_01-2024.pdf</t>
   </si>
   <si>
     <t>Melhorias no Ginásio da Escola Duque de Caxias, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Leandro Mazzutti</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1526/indicacao_02-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1526/indicacao_02-2024.pdf</t>
   </si>
   <si>
     <t>Indica a execução de melhorias em pontilhão da estrada da Linha Santos Anjos.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Antônio Luiz Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1542/indicacao_n03-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1542/indicacao_n03-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de parceria, contrato administrativo ou convênio com a Rádio Luz e Alegria, objetivando monitorar condutas de quem abandona animais, a fim de aplicar sansões aos infratores.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Aline Ferrari Caeran</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1543/indicacao_n04-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1543/indicacao_n04-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Executivo Municipal que não seja realizado o desconto do vale-alimentação dos servidores públicos em caso de atestado médico decorrente de dengue.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1544/indicacao_n05-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1544/indicacao_n05-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal melhorias na rede pluvial adequação de infraestrutura urbana, com aberturas de bocas de lobo nas Ruas Antônio Boscardin e Aparício Borges e a construção de duas faixas de pedestres elevadas na Rua Tenente Lira.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1570/indicacao_n_06-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1570/indicacao_n_06-2024.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de adequar as placas indicativas de “privativa a idosos” e “privativa a pessoas com deficiência (PcD)”, nos termos da Resolução Nº 965/2022 do Conselho Nacional de Trânsito (Contran).</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1598/indicacao_n07-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1598/indicacao_n07-2024.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na estrutura das cabeceiras da ponte sobre o Rio Pedras Brancas, próximo ao cemitério da comunidade.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Jacques  Douglas de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1614/indicacao_n08-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1614/indicacao_n08-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie o asfaltamento da Rua do Comércio e a retirada dos canteiros centrais.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Lauro Luiz Chielle</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1627/indicacao_n_09.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1627/indicacao_n_09.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento a realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou com pedras irregulares das vias que ligam a Rua Maurício Cardoso à Linha Felipe.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1628/indicacao_10.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1628/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento a realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou com pedras irregulares das vias que ligam o Bairro Bela Vista às comunidades das Linhas São Brás e Mazzonetto.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1630/indicacao_11-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1630/indicacao_11-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento a realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho que compreende a BR-386 ao Distrito de São João do Porto.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1631/indicacao_12-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1631/indicacao_12-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento a realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho que compreende a BR-386 até o Laticínio Eduvavi, na Linha Volta Grande.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1632/indicacao_13-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1632/indicacao_13-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento a realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho entre a BR-386 e a Linha Progresso.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Bancada MDB</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1644/indicacao_14-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1644/indicacao_14-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho entre a BR-386 até a ERS que dá acesso ao campus da UFSM-FW, passando pela Linha Cadoná.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1645/indicacao_15-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1645/indicacao_15-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho entre a BR-386 até a Linha Dal Canton.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1646/indicacao_16-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1646/indicacao_16-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento em estrada vicinal do Bairro São Cristóvão até a Estrada Santo Caeran, no Bairro Faguense.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1650/indicacao_17-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1650/indicacao_17-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de haver agente comunitária de saúde nas comunidades da Linha São Roque e São João do Porto.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1651/indicacao_18-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1651/indicacao_18-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho entre a ERS-591 até a Linha Pedras Brancas.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1652/indicacao_n_19.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1652/indicacao_n_19.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho entre a BR-386 até a Linha São Roque.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1653/indicacao_n_20.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1653/indicacao_n_20.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho entre a BR-386 até a Vila Carmo.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1654/indicacao_n_21.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1654/indicacao_n_21.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho entre a BR-386 até a Linha Santos Anjos.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1655/indicacao_n_22.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1655/indicacao_n_22.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho entre a ERS-150 até as comunidades das Linhas Manfio e Boa Esperança</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1657/indicacao_23-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1657/indicacao_23-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho entre a ERS-150 até a Linha São José, passando pelo Oratório da Linha São Caetano e Agroindústria Vinhos Ferigollo.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1658/indicacao_24-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1658/indicacao_24-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento na estrada que liga a Linha São José às linhas Cherobini e Barra Grande.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1659/indicacao_25-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1659/indicacao_25-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento no trecho entre a Estrada Municipal Santo Caeran e a Barragem da Corsan.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1660/indicacao_26-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1660/indicacao_26-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao prefeito autorizar a Secretaria Municipal de Planejamento para realizar estudo de viabilidade e elaboração de projeto de pavimentação asfáltica ou calçamento na estrada municipal que liga a Linha São José à Linha Ponte do Pardo.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Reginaldo Pellegrin</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1668/indicacao_27-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1668/indicacao_27-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, ou Secretaria competente, que que seja feita a pintura de uma faixa de segurança em frente ao Hotel Palace, no Centro.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Bancada PSDB</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1673/indicacao_28-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1673/indicacao_28-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito o planejamento e execução de um estacionamento para veículos no terreno da antiga prefeitura, localizado ao lado da AEFW (Paulo Selva).</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1674/indicacao_29-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1674/indicacao_29-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que faça a restauração do prédio da antiga prefeitura (Paulo Selva).</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1679/indicacao_30-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1679/indicacao_30-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo autorizar a Secretaria Municipal de Educação para elaboração de estudo e projeto para implantação e valorização de escola rural.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/indicacao_31-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/indicacao_31-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o encaminhamento de projeto de lei de incentivo financeiro e/ou fiscal à empresa Frangos Piovesan</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1703/indicacao_32.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1703/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal, ou secretaria competente, a instalação de iluminação pública na Avenida Santo Caeran</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/indicacao_33.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, ou secretaria competente, a dedetização de toda a cidade</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1518/mocao_de_aplausos_01.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1518/mocao_de_aplausos_01.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem aos 60 anos do Sindicato dos Trabalhadores Rurais</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1519/mocao_de_aplausos_02.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1519/mocao_de_aplausos_02.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem aos 20 anos do 37º Batalhão de Polícia Militar.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1520/mocao_de_aplausos_03.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1520/mocao_de_aplausos_03.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem aos 50 anos do Supermercado Bertoletti.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1521/mocao_de_aplausos_04.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1521/mocao_de_aplausos_04.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em reconhecimento a Escola e alunos premiados na 18ª Olimpíada Brasileira de Matemática das Escolas Públicas.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>Jorge Alan Souza</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1522/mocao_de_aplausos_05.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1522/mocao_de_aplausos_05.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem aos 55 anos do Promenor de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1548/mocao_de_aplausos_no_06-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1548/mocao_de_aplausos_no_06-2024.pdf</t>
   </si>
   <si>
     <t>Homenagem à primeira vereadora eleita de Frederico Westphalen, Teresinha Gasparin Maglia.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1549/mocao_de_aplausos_no_07-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1549/mocao_de_aplausos_no_07-2024.pdf</t>
   </si>
   <si>
     <t>Homenagem à Escola Estadual de Educação Básica Sepé Tiaraju, pelos seus 89 anos de história.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1550/mocao_de_aplausos_no_08-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1550/mocao_de_aplausos_no_08-2024.pdf</t>
   </si>
   <si>
     <t>Homenagem à Escola Estadual Técnica José Cañellas, pelos seus 60 anos de história.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1581/mocao_n09-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1581/mocao_n09-2024.pdf</t>
   </si>
   <si>
     <t>Apoio ao Projeto de Lei Complementar N° 368/2023, da Assembleia Legislativa do RS, que cria o Programa de Incentivo aos Hospitais Filantrópicos e Santas Casas do Estado do Rio Grande do Sul (PIHFSC/RS).</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1582/mocao_n10-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1582/mocao_n10-2024.pdf</t>
   </si>
   <si>
     <t>Apoio à pauta do Grito da Terra Brasil 2024, em defesa da agricultura familiar.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>Bancada MDB, Jacques  Douglas de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1583/mocao_n_11-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1583/mocao_n_11-2024.pdf</t>
   </si>
   <si>
     <t>Homenagem ao guardião da Chama Crioula em Frederico Westphalen, Antonio Anibal de Azevedo.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1586/mocao_de_apoio_no_12.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1586/mocao_de_apoio_no_12.pdf</t>
   </si>
   <si>
     <t>Apoio à aprovação dos Projetos de Leis Nº 1551/2024 e 1554/2024, apresentados na Câmara dos Deputados, que propõem a destinação de 50% do Fundo Eleitoral para ações emergenciais no RS.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1605/mocao_de_aplausos_n13-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1605/mocao_de_aplausos_n13-2024.pdf</t>
   </si>
   <si>
     <t>Homenagem aos 30 anos da Escola Estadual de Ensino Fundamental Vergínio Cerutti (CIEP).</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1606/mocao_de_apoio_n14-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1606/mocao_de_apoio_n14-2024.pdf</t>
   </si>
   <si>
     <t>Concessão da anistia das parcelas da dívida pública do Estado do Rio Grande do Sul com a União.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1641/mocao_de_apoio_no_15-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1641/mocao_de_apoio_no_15-2024.pdf</t>
   </si>
   <si>
     <t>Apoio ao requerimento para elevação de entrância da Comarca de Frederico Westphalen, passando de entrância intermediária para entrância final.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/mocao_de_aplausos_16.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/mocao_de_aplausos_16.pdf</t>
   </si>
   <si>
     <t>Reconhecimento à empresa Nostra Família Alimentos, do distrito do São João do Porto, pela sua trajetória de mais de 25 anos e premiação no 12º Concurso de Produtos da Agroindústria Familiar Estadual, promovido pela Expointer (Vereadora Aline Ferrari Caeran).</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>PDP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1527/pedido_de_providencia_01-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1527/pedido_de_providencia_01-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal melhorias na estrada de acesso à comunidade da Ponte Preta.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1528/pedido_de_providencia_02-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1528/pedido_de_providencia_02-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da estrada do Distrito Industrial até a Linha Santos Anjos, com patrolamento, alargamento da via e colocação de tubos.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1529/pedido_de_providencia_03-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1529/pedido_de_providencia_03-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a recuperação asfáltica, bem como o cascalhamento, patrolamento e passagem de compactador de solo em determinados trechos das estradas do Distrito de Castelinho.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1530/pedido_de_providencia_04-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1530/pedido_de_providencia_04-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a sinalização do horário de estacionamento, bem como a pintura da via, na Rua Mato Grasso, mais precisamente em frente à Praça da Corsan.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1531/pedido_de_providencia_05-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1531/pedido_de_providencia_05-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um tapa-buracos na Rua Tapajós, no Bairro Fátima, mais precisamente em frente ao Memorial do Monsenhor Vitor Batistella.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1532/pedido_de_providencia_06-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1532/pedido_de_providencia_06-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal a realização de um tapa-buracos na Rua Guararapes, no Bairro Fátima.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1533/pedido_de_providencia_07-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1533/pedido_de_providencia_07-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação do calçamento, assim como a desobstrução de boca de lobo para o melhor escoamento da água na Rua Pão de Açúcar, no Bairro Santo Inácio.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1534/pedido_de_providencia_08-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1534/pedido_de_providencia_08-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal uma operação tapa-buracos na Avenida Luiz Milani, no trecho ao lado do Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1545/pedido_de_providencia_09-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1545/pedido_de_providencia_09-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a troca de boca de lobo na Rua Canário, no Bairro Panosso.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1546/pedido_de_providencia_10-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1546/pedido_de_providencia_10-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Poder Executivo, ou secretaria competente, melhorias na estrada do Distrito Industrial até a Linha Encruzilhada.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1547/pedido_de_providencia_11-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1547/pedido_de_providencia_11-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento, cascalhamento e passagem do compactador de solo, além da limpeza de toda a extensão das estradas da Linha Alto Alegre até as Linhas Mazzonetto e São Brás.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1537/pedido_de_providencia_-_n12-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1537/pedido_de_providencia_-_n12-2024.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na estrada que liga a comunidade da Linhas Pedras Brancas até a ERS-591, passando pelas Linhas Marques e São Francisco.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1538/pedido_de_providencia_-_n13-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1538/pedido_de_providencia_-_n13-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de pavimentação asfáltica da Rua Tapajós, bem com estudo técnico para implementação de um estacionamento oblíquo na referida rua.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1539/pedido_de_providencia_-_n_14-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1539/pedido_de_providencia_-_n_14-2024.pdf</t>
   </si>
   <si>
     <t>Indica a realização de melhorias na iluminação pública na Rua Pedro Lisowski, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1540/pedido_de_providencia_-_n15-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1540/pedido_de_providencia_-_n15-2024.pdf</t>
   </si>
   <si>
     <t>Indica a realização de melhorias na iluminação pública na Rua Ivoti, no Bairro Fátima.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1541/pedido_de_providencia_-_n16-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1541/pedido_de_providencia_-_n16-2024.pdf</t>
   </si>
   <si>
     <t>Indica a realização de melhorias na iluminação pública na Rua Piracicaba, no Bairro Santo Inácio.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1569/pedido_de_providencias_n_17-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1569/pedido_de_providencias_n_17-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a restauração de boca de lobo na esquina da Rua Leoveraldo Fortes com a Rua Piratini, no Bairro Santo Inácio.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1575/pedido_de_providencia_no_18.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1575/pedido_de_providencia_no_18.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal ou Secretaria competente que realize melhorias na iluminação pública e limpeza no Bairro Faguense.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1576/pedido_de_providencia_no_19.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1576/pedido_de_providencia_no_19.pdf</t>
   </si>
   <si>
     <t>Solicita uma operação tapa-buracos, limpeza das laterais da via e nas bocas de lobo da Rua Guararapes, no Bairro Fátima.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1577/pedido_de_providencia_no_20.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1577/pedido_de_providencia_no_20.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a limpeza das laterais da Rua Brasília, no Bairro Itapagé, bem como a desobstrução das bocas de lobo e uma operação tapa-buracos em toda a extensão da via.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1578/pedido_de_providencia_n21-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1578/pedido_de_providencia_n21-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam tomadas providências referente aos repetidos alagamentos na Rua Garibaldi.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1579/pedido_de_providencia_n22-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1579/pedido_de_providencia_n22-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza de toda a extensão da estrada da Linha Alto Alegre até a Linha Lajeado Bonito, trecho em se encontra intransitável.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1580/pedido_de_providencia_n23-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1580/pedido_de_providencia_n23-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize a colocação de novas lâmpadas no ginásio da Escola Municipal Irmã Odila Lehnen, no Bairro São Francisco de Paula.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1589/pedido_de_providencia_24-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1589/pedido_de_providencia_24-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que realize o fechamento de vala na estrada ao lado do ginásio da comunidade da Linha 21 de Abril.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1590/pedido_de_providencias_25-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1590/pedido_de_providencias_25-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize a recuperação de todas as ruas do Núcleo 7, no Bairro Distrito Industrial.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1600/pedido_de_providencia_26-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1600/pedido_de_providencia_26-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a construção de uma parada de ônibus na Linha 21 de Abril.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1601/pedido_de_providencias_n27-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1601/pedido_de_providencias_n27-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a manutenção da iluminação pública do Distrito de Castelinho, bem como a reativação do Posto de Saúde da comunidade.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1602/pedido_de_providencias_n28-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1602/pedido_de_providencias_n28-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que providencie a cobertura da parada de ônibus da Linha Getúlio Vargas, bem como melhorias na estrada da comunidade.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1603/pedido_de_providencias_n29-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1603/pedido_de_providencias_n29-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal melhorias na estrada da Linha Santos Anjos.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1604/pedido_de_providencias_n30-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1604/pedido_de_providencias_n30-2024.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias em iluminação pública na Linha Brondani.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1613/pedido_de_providencia_n31-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1613/pedido_de_providencia_n31-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que realize a substituição e ampliação de tubulação de água na estrada da Linha Encruzilhada via acesso Distrito Industrial.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1624/pedido_de_providencia_n32-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1624/pedido_de_providencia_n32-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal o conserto de tubulação de esgoto na Rua Cardeal, no Bairro Panosso.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1625/pedido_de_providencia_n33-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1625/pedido_de_providencia_n33-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de reparos na tubulação de água e manutenção da estrada da Linha Nova.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1626/pedido_de_providencia_n34-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1626/pedido_de_providencia_n34-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal que solucione a falta de água no Bairro São Francisco de Paula.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1635/pedido_de_providencias_n35-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1635/pedido_de_providencias_n35-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal melhorias na estrada rural da Linha São Paulo.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1640/pedido_de_providencia_37-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1640/pedido_de_providencia_37-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a manutenção da estrada da Linha Boa Esperança, bem como a colocação de tubos para melhorar o escoamento da água.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1642/pedido_de_providencia_38-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1642/pedido_de_providencia_38-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a recuperação da estrada da Linha Alto Alegre, passando pela Linha Lajeado Bonito até a localidade de Pedras Brancas.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1647/pedido_de_providencia_39-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1647/pedido_de_providencia_39-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal ou Secretaria competente, que execute melhorias na estrada que se inicia na Rua Chiquinha até a Linha Encruzilhada.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1648/pedido_de_providencia_40-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1648/pedido_de_providencia_40-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a manutenção da estrada que se inicia no Núcleo V, passando pela Linha Encruzilhada, até a Linha Getúlio Vargas.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1649/pedido_de_providencia_41-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1649/pedido_de_providencia_41-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação da estrada da Linha Getúlio Vargas até a Linha São Paulo.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1666/pedido_de_providencia_42-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1666/pedido_de_providencia_42-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que realize o recolhimento de lixo do Bairro Bela Vista até a Linha São Brás.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1669/pedido_de_providencia_43-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1669/pedido_de_providencia_43-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a colocação de novas lâmpadas na Rua Guararapes, no Bairro Fátima.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1675/pedido_de_providencia_44-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1675/pedido_de_providencia_44-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a colocação de tubos para melhorar a escoação de água na Linha Mazzonetto, mais especificamente em frente à propriedade de Fiorentino Mazzonetto</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1678/pedido_de_providencia_45-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1678/pedido_de_providencia_45-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que realize a desmontagem e o armazenamento dos galpões do Acampamento Farrapo instalados no Parque de Exposições, ou notifique os responsáveis para que façam o serviço.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pedido_de_providencias_46-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pedido_de_providencias_46-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal, ou secretaria competente, a colocação de duas luminárias, com seus respectivos suportes, nos postes em frente à Capela Evangélica Quadrangular, na Linha Barra do Braga</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1702/pedido_de_providencia_47.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1702/pedido_de_providencia_47.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a troca de lâmpadas queimadas da Rua Três, no Bairro São Francisco de Paula</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pauta_sessao_ordinaria_19.11-paginas-2.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pauta_sessao_ordinaria_19.11-paginas-2.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, ou secretaria competente, a troca de lâmpadas queimadas no distrito de Castelinho.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/pedido_de_providencias_n_49.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/pedido_de_providencias_n_49.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que efetue uma operação tapa-buracos em toda a extensão da Rua Ipê, no Bairro Aparecida, bem como a limpeza das laterais da via</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/pedido_de_providencia_n50.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/pedido_de_providencia_n50.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, ou secretaria competente, que realize uma operação tapa-buracos em toda a extensão da Avenida das Indústrias, no Bairro São Francisco de Paula</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/pedido_de_providencia_n51.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/pedido_de_providencia_n51.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que providencie reparos na estrada da Linha Getúlio Vargas até a Linha São Paulo</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/pedido_de_providencia_52.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/pedido_de_providencia_52.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal, ou secretaria competente, que realize o patrolamento e cascalhamento da estrada da Linha 21 de Abril até a Linha São Brás.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - Exec</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1662/pl_completamentar_001_1-paginas.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1662/pl_completamentar_001_1-paginas.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar N° 014, de 05 de dezembro de 2023, que dispõe sobre o Código de Edificações do município de Frederico Westphalen (Atualizações para projetos de sistema de tratamento de esgoto de menor porte).</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/projeto_de_lei_complementar_002-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/projeto_de_lei_complementar_002-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Complementar Nº 004, de 21 de dezembro de 2018, que disciplina o Sistema Tributário do município e institui o novo Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_de_lei_n_001_-_executivo_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_de_lei_n_001_-_executivo_-_extra.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de um psicólogo e um assistente social para a área da Saúde.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1495/projeto_de_lei_n_002_-_executivo_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1495/projeto_de_lei_n_002_-_executivo_-_extra.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de cinco técnicos em Enfermagem, quatro atendentes de Farmácia, um farmacêutico, três motoristas e cinco enfermeiros para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1496/projeto_de_lei_n_003_-_executivo_-_ordinaria.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1496/projeto_de_lei_n_003_-_executivo_-_ordinaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de estrada rural do município de Frederico Westphalen (Fica denominada Estrada João Tatto, a estrada rural da Linha São José, entre a Escola Municipal Marechal Floriano e a Linha Ponte do Pardo)</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1497/projeto_de_lei_n_004_-_executivo_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1497/projeto_de_lei_n_004_-_executivo_-_extra.pdf</t>
   </si>
   <si>
     <t>Declara situação excepcional e autoriza o Poder Executivo Municipal a adquirir cestas básicas, em caráter emergencial, para garimpeiros atingidos pela suspensão das Permissões de Lavra Garimpeira.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1499/projeto_de_lei_n_005.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1499/projeto_de_lei_n_005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de quadras esportivas do Parque de Exposições Monsenhor Vitor Batistella (Alencar Gilberto Zanella e Alex Dominski)</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1498/projeto_de_lei_n_006.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1498/projeto_de_lei_n_006.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos de leis municipais, concede revisão geral anual e reajuste dos vencimentos, salários, subsídios, jetons, proventos e pensões, dos servidores públicos municipais, no percentual de 8%.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1504/projeto_de_lei_no_007.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1504/projeto_de_lei_no_007.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de quatro serventes para a Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1505/projeto_de_lei_no_008.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1505/projeto_de_lei_no_008.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de três agentes administrativos auxiliares para atuarem nos setores de licitações, tributos e administração municipal.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1506/projeto_de_lei_no_009.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1506/projeto_de_lei_no_009.pdf</t>
   </si>
   <si>
     <t>Institui o cargo de psicopedagogo e autoriza a contratação, em caráter temporário e emergencial, de profissionais para compor a Equipe Multidisciplinar da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1509/projeto_de_lei_no_010.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1509/projeto_de_lei_no_010.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei Municipal nº 4.709, de 29 de novembro de 2019, para considerar perigosas as atividades desempenhadas pelos agentes de trânsito.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1510/projeto_de_lei_no_011.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1510/projeto_de_lei_no_011.pdf</t>
   </si>
   <si>
     <t>Altera padrão de vencimento no quadro de cargos e funções do município.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1511/projeto_de_lei_no_012.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1511/projeto_de_lei_no_012.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a cobrança de Contribuição de Melhoria na execução de obras públicas na Rua Paranaguá.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1512/projeto_de_lei_no_013.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1512/projeto_de_lei_no_013.pdf</t>
   </si>
   <si>
     <t>Autoriza a execução de obras de melhorias em vias públicas e dispensa o lançamento e a cobrança da Contribuição de Melhoria ao declarar a obra de interesse social e econômico.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1513/projeto_de_lei_no_014.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1513/projeto_de_lei_no_014.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais para ações da Defesa Civil, Vigilância Sanitária, cursos de qualificação profissional e aquisição de equipamentos agrícolas.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1514/projeto_de_lei_no_015.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1514/projeto_de_lei_no_015.pdf</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1515/projeto_de_lei_n_017.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1515/projeto_de_lei_n_017.pdf</t>
   </si>
   <si>
     <t>Define situação como de excepcional interesse público e autoriza a prorrogação, por mais seis meses, do contrato temporário e emergencial de um nutricionista da Secretaria Municipal da Saúde.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1516/projeto_de_lei_n_017.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1516/projeto_de_lei_n_017.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.215, de 28 de dezembro de 2023 (Municipalização de trecho da Rodovia ERST-472, no Distrito de Osvaldo Cruz, entre a Escola Estadual Waldemar Sampaio Barros e o cemitério da comunidade).</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1523/projeto_de_lei_no_018.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1523/projeto_de_lei_no_018.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de cinco agentes de combate a endemias para auxiliarem no combate à dengue.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1524/projeto_de_lei_no_019.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1524/projeto_de_lei_no_019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de dois técnicos de Enfermagem e dois enfermeiros para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1525/projeto_de_lei_no_020.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1525/projeto_de_lei_no_020.pdf</t>
   </si>
   <si>
     <t>Extingue e cria cargos no quadro de cargos de provimento efetivo do município (Extinção de um cargo de fiscal ambiental e criação de mais um cargo de analista ambiental).</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1551/projeto_de_lei_n_021.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1551/projeto_de_lei_n_021.pdf</t>
   </si>
   <si>
     <t>Altera a descrição sistemática e analítica do item "instrução" do anexo 1 da Lei Municipal Nº 3.352, de 16 de fevereiro de 2009, exclusivamente para o cargo em comissão de Coordenador de Projetos de Assistência Social, redefinindo os requisitos de escolaridade necessários para o provimento do cargo.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a criação do Conselho Municipal de Segurança Alimentar e Nutricional (Comsea) e a Câmara Intersetorial de Segurança Alimentar e Nutricional (Caimsan).</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1553/projeto_de_lei_n_023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1553/projeto_de_lei_n_023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal por tempo determinado, em razão de excepcional interesse público na área da Educação (nove professores de Educação Infantil, quatro professores de Educação Física e 12 monitores escolares).</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1554/projeto_de_lei_n_024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1554/projeto_de_lei_n_024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais para possibilitar a pavimentação asfáltica de ruas do Bairro São Francisco de Paula.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1555/projeto_de_lei_n_025.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1555/projeto_de_lei_n_025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais para a pavimentação asfáltica da Estrada Santo Caeran, entre a URI/FW e o acesso à UFSM-FW.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1556/projeto_de_lei_n_026.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1556/projeto_de_lei_n_026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.179, de 20 de outubro de 2023 (Modifica o prazo de contratação de um médico-veterinário da Secretaria Municipal de Agricultura para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1557/projeto_de_lei_n_027.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1557/projeto_de_lei_n_027.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.078, de 01 de março de 2023 (Modifica o prazo de contratação de um operador de máquinas da Secretaria Municipal de Agricultura para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1558/projeto_de_lei_n_028.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1558/projeto_de_lei_n_028.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.120, de 16 de junho de 2023 (Modifica o prazo de contratação de quatro engenheiros da Secretaria Municipal de Coordenação e Planejamento para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1559/projeto_de_lei_n_029.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1559/projeto_de_lei_n_029.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 4.848, de 01 de abril de 2021, que dispõe sobre a regularização administrativa das edificações que estão em desacordo com as normas urbanísticas e institui o Programa Regulariza Frederico.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1560/projeto_de_lei__no_030.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1560/projeto_de_lei__no_030.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional de Veterinária para atuar junto ao Castramóvel e a Clínica Veterinária Municipal.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1561/projeto_de_lei_n_031.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1561/projeto_de_lei_n_031.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional de Veterinária para cedência ao Abatedouro Piovesan.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1562/projeto_de_lei_n_032.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1562/projeto_de_lei_n_032.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de profissionais para as Secretarias de Saúde e Administração (quatro condutores de veículos de emergência, três atendentes de Farmácia, um farmacêutico, um psicólogo e dois vigilantes).</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1563/projeto_de_lei_n_033.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1563/projeto_de_lei_n_033.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de um psicólogo, dois assistentes sociais e um educador social para a Secretaria Municipal de Assistência Social e Habitação.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1564/projeto_de_lei_n_034.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1564/projeto_de_lei_n_034.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.164, de 18 de setembro de 2023 (Modifica o prazo de contratação de um psicólogo e um assistente social, que atuam no Programa Renascer, para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1565/projeto_de_lei_n_035.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1565/projeto_de_lei_n_035.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Valorização das Atividades de Cuidadores de Animais Domésticos de Pequeno Porte (cães e gatos) no município de Frederico Westphalen, denominado de “Casa Amigo Pet”.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1566/projeto_de_lei_n_036.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1566/projeto_de_lei_n_036.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Termo de Cooperação com o Dnit para execução de serviços de terraplanagem (Execução de uma rua lateral ao lado direito da BR-386, entre os quilômetros 36 e 38).</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1567/projeto_de_lei_n_037.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1567/projeto_de_lei_n_037.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.100, de 12 de abril de 2023 (Modifica o prazo de contratação de oito vigilantes das escolas do município para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1568/projeto_de_lei_n_038.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1568/projeto_de_lei_n_038.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial, no montante de R$ 100 mil, para aquisição de veículo para transporte de pacientes.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1609/projeto_de_lei_n_039.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1609/projeto_de_lei_n_039.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional na área da Procuradoria Geral do Município, para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1572/projeto_de_lei_no_040-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1572/projeto_de_lei_no_040-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.131, de 29 de junho de 2023 (Modica o prazo de contratação de seis agentes visitadores do PIM para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1593/frederico_westphalen-rs.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1593/frederico_westphalen-rs.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei Municipal Nº 4.943, de 17 de janeiro de 2022, que institui o Programa Municipal Cartão Auxílio-alimentação aos servidores públicos municipais (garantia do benefício em situações de emergência ou calamidade decorrente de epidemias e outras doenças endêmicas).</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1584/projeto_de_lei_n_042.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1584/projeto_de_lei_n_042.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais, no valor de R$ 254.947,56, decorrentes de repasse do Governo Federal, por meio da Lei Aldir Blanc.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1591/projeto_de_lei_n_043.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1591/projeto_de_lei_n_043.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação de imóvel (trecho de via de circulação e a área verde do Loteamento Residencial Vista do Vale, do Bairro Faguense).</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1592/projeto_ade_lei_n_044.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1592/projeto_ade_lei_n_044.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de um psicólogo (40 horas) para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1588/projeto_de_lei_045.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1588/projeto_de_lei_045.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público na área da Educação, três professores de Educação Infantil.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1612/projeto_de_lei_n_046.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1612/projeto_de_lei_n_046.pdf</t>
   </si>
   <si>
     <t>Institui novo Sistema de Estacionamento Rotativo Pago, nas vias e logradouros público, revoga a Lei Municipal 4.494, de 02 de abril de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1596/projeto_de_lei_n_047.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1596/projeto_de_lei_n_047.pdf</t>
   </si>
   <si>
     <t>Estabelece os componentes municipais do Sistema Nacional de Segurança Alimentar e Nutricional (Sisan), criado pela Lei Federal N° 11.346, de 15 de setembro de 2006.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1634/projeto_de_lei_n_048.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1634/projeto_de_lei_n_048.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cemitérios e serviços funerários no município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1597/projeto_de_lei_n_049.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1597/projeto_de_lei_n_049.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Consultório Veterinário Municipal no âmbito do município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1594/projeto_de_lei_n_050.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1594/projeto_de_lei_n_050.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, até 31 de dezembro de 2024, de um dentista para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1595/projeto_de_lei_n_051.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1595/projeto_de_lei_n_051.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 4.444, de 13 de novembro de 2017, que estabelece normas para a exploração do serviço público de transporte individual por táxi no âmbito do município.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1608/projeto_de_lei_n052_de_27_de_maio_de_2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1608/projeto_de_lei_n052_de_27_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.226, de 25 de janeiro de 2024 (Modifica o prazo de contratação de um psicólogo e um assistente social da Rede Bem Cuidar para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1610/projeto_de_lei_n_053.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1610/projeto_de_lei_n_053.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a decretação de situação excepcional de intervenção humanitária e autoriza o envio de auxílio material e financeiro aos municípios atingidos pelas catástrofes climáticas no Estado do Rio Grande do Sul, conforme Decreto Municipal N° 055, de 29 de maio de 2024.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1611/projeto_de_lei_n_054.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1611/projeto_de_lei_n_054.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de um eletricista, 40 horas, até 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_lei_n_055.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_lei_n_055.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, em caráter temporário e emergencial, profissionais para a Secretaria Municipal de Saúde e Secretaria Municipal de Administração (um condutor de veículos de emergência, um atendente de farmácia, um farmacêutico e um servente).</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1617/projeto_de_lei_n_056.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1617/projeto_de_lei_n_056.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.225, de 25 de janeiro de 2024 (Modifica o prazo de contratação de profissionais da Secretaria Municipal de Saúde para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1618/projeto_de_lei_n_057.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1618/projeto_de_lei_n_057.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.231, de 07 de fevereiro de 2024 (Modifica o prazo de contratação de três agentes administrativos auxiliares para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1619/projeto_de_lei_n_058.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1619/projeto_de_lei_n_058.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo de Lei Municipal N° 5.116, de 25 de maio de 2023 e da Lei Municipal N° 5.230, 07 de fevereiro de 2024 (Modifica o prazo de contratação de serventes para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1620/projeto_de_lei_n_059.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1620/projeto_de_lei_n_059.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo de Lei Municipal N° 5.072, de 30 de dezembro de 2022 (Modifica o prazo de contratação de profissionais da Secretaria Municipal de Obras para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1621/projeto_de_lei_n_060.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1621/projeto_de_lei_n_060.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.127, de 29 de junho de 2023 (Modifica o prazo de contratação de uma nutricionista da Secretaria Municipal de Saúde para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1622/projeto_de_lei_n_061.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1622/projeto_de_lei_n_061.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, em caráter temporário e emergencial, de um lubrificador para a Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1623/projeto_de_lei_n_062.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1623/projeto_de_lei_n_062.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.117, de 25 de maio de 2023 (Modifica o prazo de contratação de profissionais da Secretaria Municipal de Obras para 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1637/projeto_de_lei_n_063.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1637/projeto_de_lei_n_063.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de um educador social para o Centro de Referência de Assistência Social (Cras).</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1638/projeto_de_lei_n_064.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1638/projeto_de_lei_n_064.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, em caráter temporário e emergencial, de um dentista (20 horas) para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1639/projeto_de_lei_065-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1639/projeto_de_lei_065-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais para pavimentação de ruas, perfuração de poço artesiano e melhorias nas escolas municipais.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1643/projeto_de_lei_no_066.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1643/projeto_de_lei_no_066.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.239, de 15 de março de 2024, que autoriza o Poder Executivo a receber doação de imóvel localizado no Bairro Fátima</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1661/projeto_de_lei_no_067.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1661/projeto_de_lei_no_067.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais, no valor de R$ 200 mil, para obras de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1663/pl_n_068-paginas.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1663/pl_n_068-paginas.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bem imóvel urbano e a unificação de lotes.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação de imóvel, localizado no Bairro Faguense.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1665/ldo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1665/ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1667/projeto_de_lei_no_084_-_aprovado.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1667/projeto_de_lei_no_084_-_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais, no valor de R$ 305.660,90, para reconstrução de ponte de concreto na Linha Pedras Brancas (Aprovado com 8 votos).</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1676/projeto_de_lei_085-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1676/projeto_de_lei_085-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.299/2024, que autoriza o Poder Executivo Municipal a alienar bem imóvel urbano e a unificar lotes</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_de_lei_no_086-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_de_lei_no_086-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.170/2023, que autoriza o Poder Executivo a celebrar termo de fomento com a Comunidade Terapêutica Feminina Barbara Maix (repasse mensal de R$ 5 mil durante 24 meses)</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/projeto_de_lei_087-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/projeto_de_lei_087-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial para incluir contas orçamentárias de despesa e fonte de recurso no orçamento municipal.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1681/projeto_de_lei_no_088.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1681/projeto_de_lei_no_088.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.254, de 12 abril de 2024, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, quatro condutores de veículo de emergência, três atendentes de farmácia, um farmacêutico, um psicólogo e dois vigilantes para atuação na Secretaria Municipal de Saúde (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024, para até 12 meses contados a partir da contratação de cada servidor, podendo ser prorrogado por igual período).</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1682/projeto_de_lei_no_089.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1682/projeto_de_lei_no_089.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.072, de 30 de dezembro de 2022, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, três motoristas e seis garis para atuação na Secretaria Municipal de Obras (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024, para até 01 de março de 2025).</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/projeto_de_lei_no_090.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/projeto_de_lei_no_090.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.116, de 25 de maio de 2023 e da Lei Municipal Nº 5.230, de 7 de fevereiro de 2024, que autorizam o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, 10 serventes para atuação nas Secretarias Municipais de Educação e Saúde (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024, para até 12 meses contados a partir da contratação de cada servidor, podendo ser prorrogado por igual período).</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/projeto_de_lei_no_091.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/projeto_de_lei_no_091.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.127/2023, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, uma nutricionista para atuação na Secretaria Municipal de Saúde (Alteração no prazo de vigência do contrato, antes válido até 31 de dezembro de 2024, para até 12 meses contados a partir da contratação da servidora, podendo ser prorrogado por igual período).</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/projeto_de_lei_no_092.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/projeto_de_lei_no_092.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.225, de 25 de janeiro de 2024, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, cinco técnicos de enfermagem, quatro atendentes de farmácia, um farmacêutico, três motoristas e cinco enfermeiros para atuação na Secretaria Municipal de Saúde (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024, para até 12 meses contados a partir da contratação de cada servidor, podendo ser prorrogado por igual período).</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1686/projeto_de_lei_no_093.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1686/projeto_de_lei_no_093.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.231, de 07 de fevereiro de 2024, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, três agentes administrativos auxiliares para atuação nas Secretarias Municipais da Fazenda e da Administração (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024, para até 12 meses contados a partir da contratação de cada servidor, podendo ser prorrogado por igual período).</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/projeto_de_lei_n_094.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/projeto_de_lei_n_094.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.120, de 16 de junho de 2023, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, quatro profissionais da Engenharia Civil para atuação na Secretaria Municipal de Coordenação e Planejamento (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024, para até 28 de fevereiro de 2025).</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/pl_095.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/pl_095.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade (Cedência de servidores públicos municipais para atuação no HDP).</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/projeto_de_lei_96.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/projeto_de_lei_96.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal Nº 5.248, de 01 de abril de 2024, que autoriza o Poder Executivo a alienar bens patrimoniais imóveis próprios do município, bem como efetuar a baixa patrimonial.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/projeto_de_lei_97.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/projeto_de_lei_97.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a desafetação de um lote de propriedade do município, localizado no Bairro Fátima, com o objetivo de sua cessão ao Sindicato dos Servidores Municipais (SindisFred), conforme já autorizado pela Lei Municipal Nº 4.917/2021</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/projeto_de_lei_98.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/projeto_de_lei_98.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da lei municipal Nº 4.588, de 19 de dezembro de 2018, para incluir a descrição do Lote Urbano Nº 05 da quadra “05”, de acordo com as orientações e exigências estabelecidas pelo Cartório de Registro de Imóveis do município.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1706/projeto_de_lei_99.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1706/projeto_de_lei_99.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 2.900, de 22 de fevereiro de 2005, responsável por reformular a estruturação e composição do Conselho Municipal de Saúde de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/pl_100.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/pl_100.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.164, de 18 de setembro de 2023, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, um assistente social e um psicólogo para atuação na Secretaria Municipal de Assistência Social e Habitação, no Projeto Renascer (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/pl_101.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/pl_101.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.263, de 12 de abril de 2024, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, dois assistentes sociais, um psicólogo e um educador social para execução da Política Municipal de Assistência Social (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1708/pl_n_103.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1708/pl_n_103.pdf</t>
   </si>
   <si>
     <t>altera e inclui dispositivos na Lei Municipal Nº 4.698, de 25 de outubro de 2019 (Prorrogação das gratificações concedidas a servidores da Prefeitura que prestam serviços ao Poder Legislativo e cedência de um motorista lotado no Executivo ao Legislativo Municipal, para realização de viagens fora dos limites do município).</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/projeto_de_lei_104.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/projeto_de_lei_104.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.170, de 29 de setembro de 2023 (Aumento no valor do repasse de auxílio financeiro à Comunidade Terapêutica Feminina Bárbara Maix, passando de R$ 5 mil para R$ 10 mil mensais, durante 24 meses).</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/projeto_de_lei_105.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/projeto_de_lei_105.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 4.871, de 30 de junho de 2021 (Aumento no valor do repasse de auxílio financeiro à Comunidade Terapêutica Fazenda Senhor Jesus Cristo Rei, passando de R$ 5 mil para R$ 10 mil mensais).</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1699/projeto_de_lei_106.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1699/projeto_de_lei_106.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a transferir recursos financeiros, de até R$ 56.720,00, através da celebração de termo de fomento, à Câmara de Dirigentes Lojistas de Frederico Westphalen (CDL), destinados à vialibização da Campanha Show de Prêmios 2024.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1700/projeto_de_lei_107.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1700/projeto_de_lei_107.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar, em caráter emergencial, um professor de Língua Portuguesa para atender a rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_n_108.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_n_108.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 4.723, de 19 de dezembro de 2019, que dispõe sobre a política de desenvolvimento econômico no município de Frederico Westphalen e institui o Programa “Mais Frederico” (Incentivos a empresas estratégicas já instaladas no município, que desempenham papel fundamental na geração de empregos, renda e incremento tributário, que sofreram ou venham a sofrer algum tipo de evento extraordinário imprevisto e/ou sinistro).</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1701/projeto_de_lei_109.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1701/projeto_de_lei_109.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo econômico, no valor de R$ 200 mil, à empresa Frangos Piovesan, que enfrentou graves prejuízos em decorrência de um sinistro ocorrido em 26 de agosto de 2024.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/pl_110.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/pl_110.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.078, de 01 de março de 2023, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, um motorista para atuação na Secretaria Municipal de Assistência Social e Habitação e dois motoristas e um operador de máquinas para a Secretaria Municipal de Agricultura (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/pl_111.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/pl_111.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.100, de 12 de abril de 2023, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, oito vigilantes para atuação na Secretaria Municipal de Educação e Cultura (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/projeto_de_lei_no_112-2024_loa.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/projeto_de_lei_no_112-2024_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa as despesas do município de Frederico Westphalen para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/pl_113.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/pl_113.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.179, de 20 de outubro de 2023, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, um médico veterinário para atuação na Secretaria Municipal de Agricultura (Alteração no prazo de vigência do contrato, antes válido até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/pl_114.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/pl_114.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei municipal Nº 5.284, de 20 de junho de 2024, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, um condutor de veículos de emergência, um atendente de Farmácia, um farmacêutico e um servente para a Secretaria Municipal de Saúde (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/pl_115.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/pl_115.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.293, de 03 de julho de 2024, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, um educador social para atuação na Secretaria Municipal de Assistência Social e Habitação (Alteração no prazo de vigência do contrato, antes válido até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/pl_116.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/pl_116.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.285, de 20 de junho de 2024, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, um lubrificador para atuação na Secretaria Municipal de Obras, Viação e Serviços Urbanos (Alteração no prazo de vigência do contrato, antes válido até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1731/pl_117.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1731/pl_117.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.117, de 25 de maio de 2023, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, quatro operários especializados, um motorista e dois operadores de máquinas para atuação na Secretaria Municipal de Obras, Viação e Serviços Urbanos (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1732/pl_118.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1732/pl_118.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.226, de 25 de janeiro de 2024, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, um psicólogo e um assistente social para atuação no Programa Rede Bem Cuidar da Secretaria Municipal de Saúde (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/pl_119.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/pl_119.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal N° 5.232, de 07 de fevereiro de 2024, que autoriza o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, dois psicólogos, um assistente social e dois fonoaudiólogos que integram a Equipe Multidisciplinar para atuação na Secretaria Municipal de Educação e Cultura (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/pl_120.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/pl_120.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.273, de 20 de maio de 2024 e da Lei Municipal N° 5.192, de 05 de dezembro de 2023, que autorizam o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, dois psicólogos para a Secretaria Municipal de Saúde (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/pl_121.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/pl_121.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.278, de 04 de junho de 2024 e da Lei municipal de N° 5.592, de 03 de julho de 2024, que autorizam o Poder Executivo Municipal a contratar, em razão de excepcional interesse público, dois cirurgiões-dentistas para atuação na Secretaria Municipal de Saúde (Alteração no prazo de vigência dos contratos, antes válidos até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pl_122.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pl_122.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar o repasse financeiro de R$ 5 mil ao Conselho Comunitário Pró-Segurança Pública (Consepro).</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pl_123.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pl_123.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Municipal Nº 4.885/2021, que estabelece o Plano Plurianual (PPA) para o quadriênio 2022-2025; e na Lei Municipal Nº 5.304/2024, que dispõe sobre as Diretrizes Orçamentárias (LDO) para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/pl_124.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/pl_124.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Municipal Nº 5.105, de 17 maio de 2023, que cria a Academia Frederiquense de Letras (Inclusão de cinco novos membros).</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/pl_125.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/pl_125.pdf</t>
   </si>
   <si>
     <t>Reestabelece as atribuições dos cargos destinados ao Serviço de Atendimento Móvel de Urgência (Samu) no município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/pl_126.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/pl_126.pdf</t>
   </si>
   <si>
     <t>Autoriza o estorno financeiro de valores devolvidos pelo Poder Legislativo ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/pl_127.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/pl_127.pdf</t>
   </si>
   <si>
     <t>Extingue, reduz, cria e altera padrão de cargos em comissão e cargos e funções públicas no município estipulado pela Lei Municipal N° 1.424, de 20 de agosto de 1990.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/pl_128.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/pl_128.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóvel à Câmara de Vereadores de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/pl_129.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/pl_129.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Frederico Westphalen a firmar Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade (Repasse de R$ 500 mil ao Hospital Divina Providência – HDP).</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/pl_130.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/pl_130.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Frederico Westphalen a firmar Termo de Parceria com o Lar dos Idosos São Vicente de Paulo (Repasse financeiro de R$ 100 mil).</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/pl_131.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/pl_131.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação de imóvel, de uma área de 384,23 m², localizado no Bairro São José.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pl_132.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pl_132.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 132/2024, que visa adequar as legislações municipais que tratam da faixa não edificável no município de Frederico Westphalen e dos perfis viários, em conformidade com as demandas atuais do planejamento urbano e do desenvolvimento integrado (altera limite da faixa não edificável da ERS-150).</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/proejto_de_lei_no_134.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/proejto_de_lei_no_134.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal N° 5.069, de 30 de dezembro de 2022, que autoriza o Poder Executivo a celebrar convênio com o Hospital Divina Providência (Adequação do valor do repasse financeiro mensal, passando para R$ 255 mil, a ser destinado para execução de suas atividades no sobreaviso).</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_de_lei_no_135-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_de_lei_no_135-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar contrato administrativo, ou escritura pública de concessão real de uso, ou concessão de direito de superfície, a título de incentivo, à empresa Sidinei Moreira Pinturas Ltda.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/pl_136.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/pl_136.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização e incorporação de uma área remanescente da Rua Primeiro de Maio ao Lote Urbano N° 01 da Quadra N° 33.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/pl_137_..pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/pl_137_..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, mediante Termo de Parceria, a realizar repasse financeiro, no valor de R$ 114.345,00, à Granja Progresso, visando a execução de atividades previstas no Programa Municipal de Fertilização do Solo com Adubação Orgânica.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pl_138.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pl_138.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Abraço Familiar, que dispõe sobre a guarda subsidiada, em família extensa ou ampliada, de crianças e adolescentes em situação de risco por violação de direitos.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1744/pl_139.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1744/pl_139.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Lei Municipal N° 5.328, de 06 de dezembro de 2024, que dispõe sobre doação de imóvel à Câmara de Vereadores de Frederico Westphalen</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>202401</t>
   </si>
   <si>
     <t>Poder Legislativo - Leg</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1500/projeto_de_lei_n_01.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1500/projeto_de_lei_n_01.pdf</t>
   </si>
   <si>
     <t>Revisa os vencimentos e as gratificações dos servidores da Câmara de Vereadores de Frederico Westphalen (4,62% de reposição inflacionária e 3,38% de reajuste a título de aumento real).</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>202402</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1501/projeto_de_lei_no_02.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1501/projeto_de_lei_no_02.pdf</t>
   </si>
   <si>
     <t>Concede a Revisão Geral Anual dos subsídios do prefeito, vice-prefeito e vereadores do município de Frederico Westphalen (reposição inflacionária de 4,62%).</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>202403</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1502/projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1502/projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>Concede a Revisão Geral Anual dos vencimentos dos secretários municipais de Frederico Westphalen (reposição inflacionária de 4,62%).</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>202404</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1571/projeto_de_lei_no_04-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1571/projeto_de_lei_no_04-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a custear plano de saúde aos autistas.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>202405</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1573/projeto_de_lei_05-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1573/projeto_de_lei_05-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a prorrogar, até 31 de dezembro de 2024, o contrato temporário de auxiliar de serviços gerais da Câmara.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>202407</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1607/projeto_de_lei_n07-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1607/projeto_de_lei_n07-2024.pdf</t>
   </si>
   <si>
     <t>Atualiza e altera o regramento e o coeficiente da Função Gratificada no Poder Legislativo prevista na Lei Municipal n°4.141/2015 que dispõe sobre Quadros de Cargos e Funções Públicas do Município; estabelece o plano de carreira dos servidores e dá outras previdências.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>202408</t>
   </si>
   <si>
     <t>Gabriel Lamonatto</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1633/projeto_de_lei_08-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1633/projeto_de_lei_08-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de “Praça Rotary”, o logradouro compreendido entre a Rua Cento e Sessenta e Seis e a Rua Cento e Setenta, no Bairro Faguense.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>202409</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1636/projeto_de_lei_n09-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1636/projeto_de_lei_n09-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os princípios para implantação do conceito de “Cidades inteligentes” (Smart Cities) no município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>202410</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/projeto_de_lei_202410.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/projeto_de_lei_202410.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 5.152, de 11 de agosto de 2023 (Modifica prazo de contratação de profissional do cargo de auxiliar de serviços gerais da Câmara, que se encerraria em 31 de dezembro de 2024, para 11 de agosto de 2025, respeitando o período de dois anos).</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>202411</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pl_11-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pl_11-2024.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de Frederico Westphalen o Festival Atena.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1507/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1507/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>Antecipa a devolução do duodécimo do Poder Legislativo (sobras orçamentárias da Câmara) ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1615/projeto_de_resolucao_n02_de_2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1615/projeto_de_resolucao_n02_de_2024.pdf</t>
   </si>
   <si>
     <t>Antecipa a devolução do duodécimo do Poder Legislativo ao Poder Executivo.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1629/projeto_de_resolucao_n03-2024_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1629/projeto_de_resolucao_n03-2024_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial, no valor de R$ 18 mil, referente à mudança criada no orçamento do Legislativo Municipal para atender às despesas de seus servidores.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1536/requerimento_01-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1536/requerimento_01-2024.pdf</t>
   </si>
   <si>
     <t>Instituição de Comissão Especial para acompanhamento de Sindicância na Câmara de Vereadores.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1574/requerimento_no_02-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1574/requerimento_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial na Câmara para tratar sobre estudos e viabilidade de fomento e plantação de flores, as quais de forma natural, ajudam a combater o mosquito da dengue.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>Giovani Sarturi</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_no_03-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Pedido de Licença do vereador Giovani Sarturi, pelo período de 11 a 25 de junho, para tratar assuntos de interesse particular.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>Inácio Roberto Panosso Junior</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1670/requerimento_no_04-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1670/requerimento_no_04-2024.pdf</t>
   </si>
   <si>
     <t>Pedido de licença do vereador Junior Panosso (MDB), pelo período de 29 de setembro a 8 de outubro, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1677/requerimento_no_06-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1677/requerimento_no_06-2024.pdf</t>
   </si>
   <si>
     <t>Pedido de licença do vereador Jorge Alan Souza (PDT), até o dia 29 de outubro de 2024, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/requerimento_no_07-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/requerimento_no_07-2024.pdf</t>
   </si>
   <si>
     <t>Pedido de licença do vereador Belonir Vendruscolo, no período entre 15 de novembro a 06 de dezembro, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/requerimento_08.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Pedido de licença do vereador Antônio Luiz Pinheiro (MDB), no período entre 09 e 18 de dezembro, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1535/pedido_de_informacao_no_01-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1535/pedido_de_informacao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o contrato do município de Frederico Westphalen com a Companhia Riograndense de Saneamento (Corsan), atual grupo Aegea.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1587/pedido_de_informacao_no_02-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1587/pedido_de_informacao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Programa Aluguel Social no município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1599/pedido_de_informacao_n03-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1599/pedido_de_informacao_n03-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes aos valores já pagos de emendas parlamentares conquistadas pelas bancadas do MDB, PDT, PSDB e Progressistas, nos últimos 3,5 anos.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1672/pedido_de_informacao_no_04-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1672/pedido_de_informacao_no_04-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações referentes a quantidade de tijolos, areia, cimento e ferro, adquirida entre 2020 e 2024, bem como as empresas onde os materiais foram adquiridos e a sua destinação.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1680/pedido_de_infomacao_5-2024.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1680/pedido_de_infomacao_5-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo informações acerca do cumprimento de carga horária de servidores municipais.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1707/camara_de_vereadores_de_frederico_westphalen.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1707/camara_de_vereadores_de_frederico_westphalen.pdf</t>
   </si>
   <si>
     <t>Acrescenta os artigos 116-a e 116-b na Lei Orgânica do município de Frederico Westphalen, que institui o orçamento impositivo (emendas impositivas).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3150,67 +3150,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1517/indicacao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1526/indicacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1542/indicacao_n03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1543/indicacao_n04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1544/indicacao_n05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1570/indicacao_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1598/indicacao_n07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1614/indicacao_n08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1627/indicacao_n_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1628/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1630/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1631/indicacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1632/indicacao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1644/indicacao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1645/indicacao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1646/indicacao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1650/indicacao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1651/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1652/indicacao_n_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1653/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1654/indicacao_n_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1655/indicacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1657/indicacao_23-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1658/indicacao_24-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1659/indicacao_25-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1660/indicacao_26-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1668/indicacao_27-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1673/indicacao_28-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1674/indicacao_29-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1679/indicacao_30-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/indicacao_31-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1703/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1518/mocao_de_aplausos_01.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1519/mocao_de_aplausos_02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1520/mocao_de_aplausos_03.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1521/mocao_de_aplausos_04.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1522/mocao_de_aplausos_05.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1548/mocao_de_aplausos_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1549/mocao_de_aplausos_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1550/mocao_de_aplausos_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1581/mocao_n09-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1582/mocao_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1583/mocao_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1586/mocao_de_apoio_no_12.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1605/mocao_de_aplausos_n13-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1606/mocao_de_apoio_n14-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1641/mocao_de_apoio_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/mocao_de_aplausos_16.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1527/pedido_de_providencia_01-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1528/pedido_de_providencia_02-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1529/pedido_de_providencia_03-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1530/pedido_de_providencia_04-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1531/pedido_de_providencia_05-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1532/pedido_de_providencia_06-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1533/pedido_de_providencia_07-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1534/pedido_de_providencia_08-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1545/pedido_de_providencia_09-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1546/pedido_de_providencia_10-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1547/pedido_de_providencia_11-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1537/pedido_de_providencia_-_n12-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1538/pedido_de_providencia_-_n13-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1539/pedido_de_providencia_-_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1540/pedido_de_providencia_-_n15-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1541/pedido_de_providencia_-_n16-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1569/pedido_de_providencias_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1575/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1576/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1577/pedido_de_providencia_no_20.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1578/pedido_de_providencia_n21-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1579/pedido_de_providencia_n22-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1580/pedido_de_providencia_n23-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1589/pedido_de_providencia_24-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1590/pedido_de_providencias_25-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1600/pedido_de_providencia_26-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1601/pedido_de_providencias_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1602/pedido_de_providencias_n28-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1603/pedido_de_providencias_n29-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1604/pedido_de_providencias_n30-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1613/pedido_de_providencia_n31-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1624/pedido_de_providencia_n32-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1625/pedido_de_providencia_n33-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1626/pedido_de_providencia_n34-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1635/pedido_de_providencias_n35-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1640/pedido_de_providencia_37-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1642/pedido_de_providencia_38-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1647/pedido_de_providencia_39-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1648/pedido_de_providencia_40-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1649/pedido_de_providencia_41-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1666/pedido_de_providencia_42-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1669/pedido_de_providencia_43-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1675/pedido_de_providencia_44-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1678/pedido_de_providencia_45-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pedido_de_providencias_46-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1702/pedido_de_providencia_47.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pauta_sessao_ordinaria_19.11-paginas-2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/pedido_de_providencias_n_49.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/pedido_de_providencia_n50.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/pedido_de_providencia_n51.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/pedido_de_providencia_52.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1662/pl_completamentar_001_1-paginas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/projeto_de_lei_complementar_002-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_de_lei_n_001_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1495/projeto_de_lei_n_002_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1496/projeto_de_lei_n_003_-_executivo_-_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1497/projeto_de_lei_n_004_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1499/projeto_de_lei_n_005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1498/projeto_de_lei_n_006.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1504/projeto_de_lei_no_007.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1505/projeto_de_lei_no_008.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1506/projeto_de_lei_no_009.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1509/projeto_de_lei_no_010.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1510/projeto_de_lei_no_011.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1511/projeto_de_lei_no_012.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1512/projeto_de_lei_no_013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1513/projeto_de_lei_no_014.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1514/projeto_de_lei_no_015.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1515/projeto_de_lei_n_017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1516/projeto_de_lei_n_017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1523/projeto_de_lei_no_018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1524/projeto_de_lei_no_019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1525/projeto_de_lei_no_020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1551/projeto_de_lei_n_021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1553/projeto_de_lei_n_023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1554/projeto_de_lei_n_024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1555/projeto_de_lei_n_025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1556/projeto_de_lei_n_026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1557/projeto_de_lei_n_027.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1558/projeto_de_lei_n_028.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1559/projeto_de_lei_n_029.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1560/projeto_de_lei__no_030.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1561/projeto_de_lei_n_031.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1562/projeto_de_lei_n_032.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1563/projeto_de_lei_n_033.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1564/projeto_de_lei_n_034.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1565/projeto_de_lei_n_035.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1566/projeto_de_lei_n_036.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1567/projeto_de_lei_n_037.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1568/projeto_de_lei_n_038.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1609/projeto_de_lei_n_039.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1572/projeto_de_lei_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1593/frederico_westphalen-rs.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1584/projeto_de_lei_n_042.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1591/projeto_de_lei_n_043.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1592/projeto_ade_lei_n_044.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1588/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1612/projeto_de_lei_n_046.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1596/projeto_de_lei_n_047.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1634/projeto_de_lei_n_048.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1597/projeto_de_lei_n_049.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1594/projeto_de_lei_n_050.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1595/projeto_de_lei_n_051.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1608/projeto_de_lei_n052_de_27_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1610/projeto_de_lei_n_053.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1611/projeto_de_lei_n_054.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_lei_n_055.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1617/projeto_de_lei_n_056.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1618/projeto_de_lei_n_057.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1619/projeto_de_lei_n_058.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1620/projeto_de_lei_n_059.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1621/projeto_de_lei_n_060.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1622/projeto_de_lei_n_061.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1623/projeto_de_lei_n_062.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1637/projeto_de_lei_n_063.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1638/projeto_de_lei_n_064.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1639/projeto_de_lei_065-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1643/projeto_de_lei_no_066.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1661/projeto_de_lei_no_067.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1663/pl_n_068-paginas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1665/ldo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1667/projeto_de_lei_no_084_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1676/projeto_de_lei_085-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_de_lei_no_086-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/projeto_de_lei_087-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1681/projeto_de_lei_no_088.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1682/projeto_de_lei_no_089.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/projeto_de_lei_no_090.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/projeto_de_lei_no_091.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/projeto_de_lei_no_092.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1686/projeto_de_lei_no_093.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/projeto_de_lei_n_094.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/pl_095.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/projeto_de_lei_96.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/projeto_de_lei_97.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/projeto_de_lei_98.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1706/projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/pl_100.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/pl_101.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1708/pl_n_103.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/projeto_de_lei_105.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1699/projeto_de_lei_106.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1700/projeto_de_lei_107.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_n_108.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1701/projeto_de_lei_109.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/pl_110.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/pl_111.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/projeto_de_lei_no_112-2024_loa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/pl_113.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/pl_114.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/pl_115.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/pl_116.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1731/pl_117.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1732/pl_118.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/pl_119.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/pl_120.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/pl_121.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pl_122.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pl_123.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/pl_124.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/pl_125.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/pl_126.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/pl_127.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/pl_128.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/pl_129.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/pl_130.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/pl_131.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pl_132.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/proejto_de_lei_no_134.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_de_lei_no_135-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/pl_136.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/pl_137_..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pl_138.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1744/pl_139.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1500/projeto_de_lei_n_01.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1501/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1502/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1571/projeto_de_lei_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1573/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1607/projeto_de_lei_n07-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1633/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1636/projeto_de_lei_n09-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/projeto_de_lei_202410.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1507/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1615/projeto_de_resolucao_n02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1629/projeto_de_resolucao_n03-2024_1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1536/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1574/requerimento_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1670/requerimento_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1677/requerimento_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/requerimento_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1535/pedido_de_informacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1587/pedido_de_informacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1599/pedido_de_informacao_n03-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1672/pedido_de_informacao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1680/pedido_de_infomacao_5-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1707/camara_de_vereadores_de_frederico_westphalen.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1517/indicacao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1526/indicacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1542/indicacao_n03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1543/indicacao_n04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1544/indicacao_n05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1570/indicacao_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1598/indicacao_n07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1614/indicacao_n08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1627/indicacao_n_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1628/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1630/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1631/indicacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1632/indicacao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1644/indicacao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1645/indicacao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1646/indicacao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1650/indicacao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1651/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1652/indicacao_n_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1653/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1654/indicacao_n_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1655/indicacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1657/indicacao_23-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1658/indicacao_24-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1659/indicacao_25-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1660/indicacao_26-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1668/indicacao_27-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1673/indicacao_28-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1674/indicacao_29-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1679/indicacao_30-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/indicacao_31-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1703/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1518/mocao_de_aplausos_01.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1519/mocao_de_aplausos_02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1520/mocao_de_aplausos_03.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1521/mocao_de_aplausos_04.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1522/mocao_de_aplausos_05.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1548/mocao_de_aplausos_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1549/mocao_de_aplausos_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1550/mocao_de_aplausos_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1581/mocao_n09-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1582/mocao_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1583/mocao_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1586/mocao_de_apoio_no_12.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1605/mocao_de_aplausos_n13-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1606/mocao_de_apoio_n14-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1641/mocao_de_apoio_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/mocao_de_aplausos_16.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1527/pedido_de_providencia_01-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1528/pedido_de_providencia_02-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1529/pedido_de_providencia_03-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1530/pedido_de_providencia_04-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1531/pedido_de_providencia_05-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1532/pedido_de_providencia_06-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1533/pedido_de_providencia_07-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1534/pedido_de_providencia_08-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1545/pedido_de_providencia_09-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1546/pedido_de_providencia_10-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1547/pedido_de_providencia_11-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1537/pedido_de_providencia_-_n12-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1538/pedido_de_providencia_-_n13-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1539/pedido_de_providencia_-_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1540/pedido_de_providencia_-_n15-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1541/pedido_de_providencia_-_n16-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1569/pedido_de_providencias_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1575/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1576/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1577/pedido_de_providencia_no_20.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1578/pedido_de_providencia_n21-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1579/pedido_de_providencia_n22-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1580/pedido_de_providencia_n23-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1589/pedido_de_providencia_24-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1590/pedido_de_providencias_25-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1600/pedido_de_providencia_26-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1601/pedido_de_providencias_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1602/pedido_de_providencias_n28-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1603/pedido_de_providencias_n29-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1604/pedido_de_providencias_n30-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1613/pedido_de_providencia_n31-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1624/pedido_de_providencia_n32-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1625/pedido_de_providencia_n33-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1626/pedido_de_providencia_n34-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1635/pedido_de_providencias_n35-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1640/pedido_de_providencia_37-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1642/pedido_de_providencia_38-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1647/pedido_de_providencia_39-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1648/pedido_de_providencia_40-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1649/pedido_de_providencia_41-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1666/pedido_de_providencia_42-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1669/pedido_de_providencia_43-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1675/pedido_de_providencia_44-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1678/pedido_de_providencia_45-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pedido_de_providencias_46-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1702/pedido_de_providencia_47.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pauta_sessao_ordinaria_19.11-paginas-2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/pedido_de_providencias_n_49.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/pedido_de_providencia_n50.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/pedido_de_providencia_n51.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/pedido_de_providencia_52.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1662/pl_completamentar_001_1-paginas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/projeto_de_lei_complementar_002-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_de_lei_n_001_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1495/projeto_de_lei_n_002_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1496/projeto_de_lei_n_003_-_executivo_-_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1497/projeto_de_lei_n_004_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1499/projeto_de_lei_n_005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1498/projeto_de_lei_n_006.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1504/projeto_de_lei_no_007.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1505/projeto_de_lei_no_008.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1506/projeto_de_lei_no_009.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1509/projeto_de_lei_no_010.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1510/projeto_de_lei_no_011.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1511/projeto_de_lei_no_012.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1512/projeto_de_lei_no_013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1513/projeto_de_lei_no_014.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1514/projeto_de_lei_no_015.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1515/projeto_de_lei_n_017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1516/projeto_de_lei_n_017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1523/projeto_de_lei_no_018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1524/projeto_de_lei_no_019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1525/projeto_de_lei_no_020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1551/projeto_de_lei_n_021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1553/projeto_de_lei_n_023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1554/projeto_de_lei_n_024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1555/projeto_de_lei_n_025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1556/projeto_de_lei_n_026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1557/projeto_de_lei_n_027.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1558/projeto_de_lei_n_028.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1559/projeto_de_lei_n_029.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1560/projeto_de_lei__no_030.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1561/projeto_de_lei_n_031.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1562/projeto_de_lei_n_032.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1563/projeto_de_lei_n_033.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1564/projeto_de_lei_n_034.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1565/projeto_de_lei_n_035.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1566/projeto_de_lei_n_036.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1567/projeto_de_lei_n_037.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1568/projeto_de_lei_n_038.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1609/projeto_de_lei_n_039.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1572/projeto_de_lei_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1593/frederico_westphalen-rs.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1584/projeto_de_lei_n_042.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1591/projeto_de_lei_n_043.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1592/projeto_ade_lei_n_044.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1588/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1612/projeto_de_lei_n_046.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1596/projeto_de_lei_n_047.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1634/projeto_de_lei_n_048.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1597/projeto_de_lei_n_049.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1594/projeto_de_lei_n_050.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1595/projeto_de_lei_n_051.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1608/projeto_de_lei_n052_de_27_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1610/projeto_de_lei_n_053.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1611/projeto_de_lei_n_054.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_lei_n_055.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1617/projeto_de_lei_n_056.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1618/projeto_de_lei_n_057.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1619/projeto_de_lei_n_058.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1620/projeto_de_lei_n_059.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1621/projeto_de_lei_n_060.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1622/projeto_de_lei_n_061.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1623/projeto_de_lei_n_062.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1637/projeto_de_lei_n_063.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1638/projeto_de_lei_n_064.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1639/projeto_de_lei_065-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1643/projeto_de_lei_no_066.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1661/projeto_de_lei_no_067.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1663/pl_n_068-paginas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1665/ldo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1667/projeto_de_lei_no_084_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1676/projeto_de_lei_085-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_de_lei_no_086-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/projeto_de_lei_087-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1681/projeto_de_lei_no_088.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1682/projeto_de_lei_no_089.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/projeto_de_lei_no_090.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/projeto_de_lei_no_091.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/projeto_de_lei_no_092.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1686/projeto_de_lei_no_093.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/projeto_de_lei_n_094.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/pl_095.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/projeto_de_lei_96.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/projeto_de_lei_97.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/projeto_de_lei_98.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1706/projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/pl_100.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/pl_101.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1708/pl_n_103.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/projeto_de_lei_105.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1699/projeto_de_lei_106.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1700/projeto_de_lei_107.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_n_108.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1701/projeto_de_lei_109.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/pl_110.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/pl_111.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/projeto_de_lei_no_112-2024_loa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/pl_113.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/pl_114.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/pl_115.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/pl_116.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1731/pl_117.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1732/pl_118.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/pl_119.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/pl_120.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/pl_121.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pl_122.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pl_123.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/pl_124.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/pl_125.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/pl_126.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/pl_127.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/pl_128.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/pl_129.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/pl_130.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/pl_131.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pl_132.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/proejto_de_lei_no_134.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_de_lei_no_135-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/pl_136.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/pl_137_..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pl_138.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1744/pl_139.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1500/projeto_de_lei_n_01.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1501/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1502/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1571/projeto_de_lei_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1573/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1607/projeto_de_lei_n07-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1633/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1636/projeto_de_lei_n09-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/projeto_de_lei_202410.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1507/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1615/projeto_de_resolucao_n02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1629/projeto_de_resolucao_n03-2024_1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1536/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1574/requerimento_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1670/requerimento_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1677/requerimento_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/requerimento_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1535/pedido_de_informacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1587/pedido_de_informacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1599/pedido_de_informacao_n03-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1672/pedido_de_informacao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1680/pedido_de_infomacao_5-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2024/1707/camara_de_vereadores_de_frederico_westphalen.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>