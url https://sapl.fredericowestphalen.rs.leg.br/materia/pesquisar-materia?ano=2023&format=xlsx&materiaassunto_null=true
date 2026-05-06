--- v0 (2026-02-03)
+++ v1 (2026-05-06)
@@ -54,3642 +54,3642 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Composição: PSDB- Progressistas- PDT</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_n_01_2023_-_reparos_e_limpeza_rua_mexico_e_marginal_-_bairro_santo_inacio.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_n_01_2023_-_reparos_e_limpeza_rua_mexico_e_marginal_-_bairro_santo_inacio.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJAM FEITOS REPAROS E A LIMPEZA DAS RUAS MÉXICO E MARGINAL DA BR-386 NO BAIRRO SANTO INÁCIO EM FREDERICO WESTPHALEN – RS.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_n_02_2023_-_melhorias_entre_a_linha_alto_alegre_e_a_linha_lajeado_bonito.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_n_02_2023_-_melhorias_entre_a_linha_alto_alegre_e_a_linha_lajeado_bonito.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJAM FEITAS MELHORIAS NA ESTRADA QUE LIGA AS COMUNIDADES DA LINHA ALTO ALEGRE E DA LINHA LAJEADO BONITO EM FREDERICO WESTPHALEN – RS.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no_03_2023_-_convocacao_dos_dentistas_concursados.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no_03_2023_-_convocacao_dos_dentistas_concursados.pdf</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_n_04_2023_-_programa_mais_frederico_agro.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_n_04_2023_-_programa_mais_frederico_agro.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE MAJORE O VALOR PAGO POR METRO QUADRADO AO PROGRAMA “MAIS FREDERICO AGRO”.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_n_05_2023_-_programa_morar_melhor.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_n_05_2023_-_programa_morar_melhor.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE MAJORE O VALOR PAGO NO PROGRAMA “MORAR MELHOR”.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_n_06_2023_-_reforma_da_pracinha_de_brinquedos_da_praca_da_matriz_-_mazzutti.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_n_06_2023_-_reforma_da_pracinha_de_brinquedos_da_praca_da_matriz_-_mazzutti.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE DETERMINE A REFORMA DA PRACINHA DE BRINQUEDOS LOCALIZADA NA PRAÇA DA MATRIZ DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_n_07_2023_-_praca_fatima.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_n_07_2023_-_praca_fatima.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A LIMPEZA, PINTURA, RECOLOCAÇÃO DE GRAMA E REVITALIZAÇÃO DA PRAÇA DO BAIRRO FÁTIMA.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_n_08_2023_-_revitalizacao_praca_nucleo_5.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_n_08_2023_-_revitalizacao_praca_nucleo_5.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A LIMPEZA E REVITALIZAÇÃO DA PRAÇA DO NÚCLEO 5.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_n_09_2023_-_patrolamento_cascalhamento_e_limpeza_sarjeta_da_estrada_-_romitti.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_n_09_2023_-_patrolamento_cascalhamento_e_limpeza_sarjeta_da_estrada_-_romitti.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PATROLAMENTO, CASCALHAMENTO E LIMPEZA DA SARJETA DA ESTRADA QUE SECUNDÁRIA QUE PASSA PELA PROPRIEDADE DE VERCEDINO ROMITTI ATÉ A LINHA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_n_10_2023_-_implantacao_praca_publica_-_loteamento_ferrari.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_n_10_2023_-_implantacao_praca_publica_-_loteamento_ferrari.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE DETERMINE A IMPLANTAÇÃO EFETIVA DE UMA PRAÇA PÚBLICA NO “LOTEAMENTO FERRARI”.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_n_11_2023_-_reginaldo_-_cascalhamento.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_n_11_2023_-_reginaldo_-_cascalhamento.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE REALIZE CASCALHAMENTO NO PÁTIO DA SEDE DO ESPORTE CLUBE COMETA, LINHA VOLTA GRANDE.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_n_12_2023_-_jorge_alan_-_rua_luis_modesti.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_n_12_2023_-_jorge_alan_-_rua_luis_modesti.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER MUNICIPAL, A LIMPEZA TAPA-BURACOS NA RUA LUIS MODESTI, BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_n_13_2023_-_limpeza_e_conserto_bueiro_-_ruas_jose_g_e_joao_ceruti_-_bairro_j_primavera.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_n_13_2023_-_limpeza_e_conserto_bueiro_-_ruas_jose_g_e_joao_ceruti_-_bairro_j_primavera.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER MUNICIPAL, A LIMPEZA E CONSERTO BUEIRO NO ENTRONCAMENTO DAS RUAS JOSÉ GUTKOSKI E JOÃO CERUTI DO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_n_14_2023_-_mazzutti_-_melhorias_rua_marginal_br_386_-_trecho_15_nov_e_r_cai.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_n_14_2023_-_mazzutti_-_melhorias_rua_marginal_br_386_-_trecho_15_nov_e_r_cai.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJAM FEITOS MELHORIAS NA RUA MARGINAL DA BR 386, PRINCIPALMENTE NO TRECHO ENTRE A RUA 15 DE NOVEMBRO E A RUA CAÍ EM FREDERICO WESTPHALEN – RS.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/indicacao_n_15_2023_-_jorge_alan.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/indicacao_n_15_2023_-_jorge_alan.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER MUNICIPAL, LIMPEZA E RECOLHIMENTO DE LIXO AS MARGENS DA RUA JÚLIO DE CASTILHOS NO BAIRRO FÁTIMA.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/indicacao_n_16_2023_-_belo_-_patrolamento_cascalhamento_e_limpeza_da_sarjeta_rua_chiquinha.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/indicacao_n_16_2023_-_belo_-_patrolamento_cascalhamento_e_limpeza_da_sarjeta_rua_chiquinha.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PATROLAMENTO, CASCALHAMENTO E LIMPEZA DA SARJETA DA RUA CHIQUINHA ATÉ A ESTRADA DA LINHA ENCRUZILHADA.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_n__17_2023_-_grade_boca_de_lobo_e_melhorias_avenida_sao_paulo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_n__17_2023_-_grade_boca_de_lobo_e_melhorias_avenida_sao_paulo.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITA MANUTENÇÃO OU INSTALAÇÃO DE UMA NOVA GRADE NA BOCA DE LOBO E TAMBÉM SEJAM FEITAS MELHORIAS NA CAMADA ASFÁLTICA, NA AVENIDA SÃO PAULO, ESQUINA DA RUA SÃO FRANCISCO DE ASSIS, BAIRRO APARECIDA.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_n_18_2023_-_melhorias_no_calcamento_e_limpeza_da_rua_rui_ramos_-_bairro_aparecida.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_n_18_2023_-_melhorias_no_calcamento_e_limpeza_da_rua_rui_ramos_-_bairro_aparecida.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITA MELHORIAS NO CALÇAMENTO E LIMPEZA NA RUA RUI RAMOS, NO BAIRRO APARECIDA, EM FREDERICO WESTPHALEN – RS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_n_19_2023_-_patrolamento.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_n_19_2023_-_patrolamento.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE CONCLUA O PATROLAMENTO, CASCALHAMENTO E LIMPEZA DA SARJETA DAS ESTRADAS DA LINHA ENCRUZILHADA, DESCENDO APÓS O NÚCLEO CINCO E PELO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_n_20_2023_-_jorge_alan.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_n_20_2023_-_jorge_alan.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO EM CARÁTER TEMPORÁRIO E EMERGENCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/indicacao__n_21_2023_-_jorge.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/indicacao__n_21_2023_-_jorge.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER MUNICIPAL, UMA OPERAÇÃO TAPA-BURACOS, LIMPEZA DE BUEIRO E CONSERTO DO CALÇAMENTO DA RUA DR. ALCIDES CERUTTI NO ENTRONCAMENTO COM A RUA ITAIPU QUE LIGA A ERS-150 NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/indicacao__n_22_2023_-_belo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/indicacao__n_22_2023_-_belo.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITO RECUPERAÇÃO ATRAVÉS DE PATROLAMENTO, CASCALHAMENTO, COLOCAÇÃO DE BUEIROS E COMPACTAÇÃO DE ROLO COMPRESSOR DAS ESTRADAS QUE LIGA AS COMUNIDADES DA LINHA MAZZONETO COM A LINHA ALTO ALEGRE E DA LINHA SÃO BRÁS, AS DUAS ESTRADAS ESTÃO INTRANSITÁVEL. PEDE-SE URGÊNCIA COM O REFERIDO PEDIDO.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_n_23_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_n_23_2023.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE EXECUTAR MELHORIAS NO PONTILHÃO ENTRE AS LINHAS SANTOS ANJOS E PROGRESSOS.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_n__24_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_n__24_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE EXECUTAR MELHORIAS NO CALÇAMENTO DA LINHA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_n_25_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_n_25_2023.pdf</t>
   </si>
   <si>
     <t>SUGERE A NECESSIDADE DE MELHORIAS NO CALÇAMENTO DA LINHA ALTO ALEGRE.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_n_26_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_n_26_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL UMA OPERAÇÃO TAPA-BURACOS, MELHORIAS NO CALÇAMENTO, LIMPEZA E COLOCAÇÃO DE GRADES DE PROTEÇÃO NOS BUEIROS DA RUA PADRE AFONSO CORRÊA, NO BAIRRO SANTO INÁCIO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_n_27_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_n_27_2023.pdf</t>
   </si>
   <si>
     <t>SUGERE A PAVIMENTAÇÃO COM CALÇAMENTO NA RUA GUARANI, NO BAIRRO FÁTIMA, NO ACESSO À AVENIDA LUIZ MILANI.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_n_28_2023_-_atualizacao_bolsa-auxilio_pelos_indices.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_n_28_2023_-_atualizacao_bolsa-auxilio_pelos_indices.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL, QUE REALIZE A ATUALIZAÇÃO DA BOLSA-AUXÍLIO PELOS ÍNDICES INFLACIONÁRIOS DOS ANOS DE 2019 À 2023, E INCLUA DISPOSITIVO NA LEI MUNICIPAL Nº 3.391/2009 QUE FACILITE A ATUALIZAÇÃO INFLACIONÁRIA ANUAL DA BOLSA-AUXÍLIO PAGA AOS ESTAGIÁRIOS.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_n_29_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_n_29_2023.pdf</t>
   </si>
   <si>
     <t>INDICA MELHORIAS NA RUA CARLOS GOMES, NA ESQUINA COM A RUA CRISTO REDENTOR, NO BAIRRO SANTO INÁCIO.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_n_30_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_n_30_2023.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO A CRIAÇÃO DE UM CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_n_031_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_n_031_2023.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REPAROS NA RUA JOÃO COPATTI, EM FRENTE À EMEI, NO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_n_32_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_n_32_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DE PODER EXECUTIVO OU SUA SECRETARIA COMPETENTE PARA QUE SEJA FEITO O PATROLAMENTO E CASCALHAMENTO NA ENTRADA QUE LIGA A BR-386 ATÉ A DIVISA DE LAGEADO BONITO, PASSANDO PELA LINHA DAL CANTON.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_n_33_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_n_33_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER MUNICIPAL PARA QUE SEJA REALIZADO RECUPERADO O CALÇAMENTO DA RUA OLAVO BILAC ENTRE A RUA 15 DE NOVEMBRO CAÍ.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/indicacao_n_34_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/indicacao_n_34_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE FAÇA REPAROS NA RUA ANALISIO BOSSONI, PARALELA COM A BR-386 NO MUNICÍPIO DE FREDERICO WESTPHALEN.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao__no_35_2023_-_melhorias_da_rua_piratini_-_lolo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao__no_35_2023_-_melhorias_da_rua_piratini_-_lolo.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REPAROS NA RUA PIRATINI.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_n_36_2023__-_joselito_ambrozi.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_n_36_2023__-_joselito_ambrozi.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE PROCEDA UM ESTUDO JUNTO A SECRETARIA COMPETENTE, A FIM DE VIABILIZAR UMA MELHOR SEGURANÇA NO ENTRONCAMENTO DA AVENIDA LUIS MILANI COM A RUA TAMOIOS.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_n37_2023_-_joselito_ambrozi.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_n37_2023_-_joselito_ambrozi.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE DETERMINE JUNTO A SECRETARIA COMPETENTE A NECESSIDADE DE CASCALHAMENTO NA ESTRADA DA LINHA BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_n_038_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_n_038_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE JUNTO A SECRETARIA COMPETENTE A NECESSIDADE DE MELHORIAS NA ESTRADA MUNICIPAL SANTO CAERAN.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_n_039_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_n_039_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE PROCEDA A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA OU DISPONIBILIZE UM VIGIA NO CEMITÉRIO MUNICIPAL DE FREDERICO WESTPHALEN.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_n_40_2023_-_aline_-_alagamentos.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_n_40_2023_-_aline_-_alagamentos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE SEJAM TOMADAS PROVIDÊNCIAS NA RUA MARINGÁ, ESQUINA COM A RUA TUPÃ, NO BAIRRO FÁTIMA, NA FRENTE DO "AÇUDE" DA JBS.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_n_41_2023_-__ponto_de_onibus_-_aline_ferrari.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_n_41_2023_-__ponto_de_onibus_-_aline_ferrari.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE DETERMINE JUNTO A SECRETARIA COMPETENTE A NECESSIDADE DE MAIS UM PONTO DE ÔNIBUS OU AMPLIAÇÃO DO PONTO JÁ EXISTENTE PRÓXIMO A ESCOLA ESTADUAL TÉCNICA JOSÉ CAÑELLAS.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao__042_2023_-_elevador_prefeitura_mun_-_belo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao__042_2023_-_elevador_prefeitura_mun_-_belo.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE EFETIVAR O ELEVADOR DA PREFEITURA MUNICIPAL PARA AS PESSOAS USUÁRIAS DE ACESSIBILIDADE, COFORME DETERMINA A LEI N° 10.098, DE 19 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_43.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal a implantação de uma academia ao ar livre no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_44.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de patrolamento, cascalhamento e limpeza das sarjetas da estrada que liga a Ponte Preta até a Linha Encruzilhada.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_45.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal melhorias na rede de água da Linha Barra do Braga.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Bancada MDB</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_046_inacio_junior.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_046_inacio_junior.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DE UM PROJETO DE LEI, DESTINADO A ENTREGAR ÓCULOS DE GRAU GRATUITAMENTE À PESSOAS QUE SE ENCONTRAM EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Aline Ferrari Caeran, Composição: PSDB- Progressistas- PDT</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_047_aline_caeran.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_047_aline_caeran.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA MELHORIAS E OPERAÇÃO TAPA BURACOS NO ASFALTO DA AVENIDA DAS INDÚSTRIAS.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_048_aline_caeran.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_048_aline_caeran.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA MELHORIAS NO CALÇAMENTO DA RUA ADÃO KRZYANIAK.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Leandro Mazzutti</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_no_049_-_parada_de_onibus_-_leandro_mazzutti.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_no_049_-_parada_de_onibus_-_leandro_mazzutti.docx</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER MUNICIPAL, PARA QUE DETERMINE A CONSTRUÇÃO DE PARADAS DE ÔNIBUS NA FRENTE DAS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Jorge Alan Souza</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_no_50_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_no_50_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal uma operação tapa-buracos e limpeza de bueiros da Rua Guararapes, no Bairro Fátima.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao_no_51_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao_no_51_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que oferte desconto de 50% na taxa de inscrição do concurso municipal para as pessoas que realizarem doação de sangue no ponto de coleta do município.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Antônio Luiz Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_no_52_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_no_52_2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a realização de exposição de arte e eventos científicos endereçados a crianças e adolescentes.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_no_053_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_no_053_2023.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal a realização de levantamento dos bens imóveis pertencentes ao patrimônio do município que estejam ociosos, para transformá-los, quando possível, em praças públicas.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no_054_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no_054_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal uma operação tapa-buracos, recolocação de pedras de calçamento e conserto de bueiro na Rua Luís Modesti, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no_055_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no_055_2023.pdf</t>
   </si>
   <si>
     <t>Indica a regularização dos serviços de profissionais de entrega de mercadorias (motoboy) e transporte individual de passageiros (mototáxi).</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_no_056_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_no_056_2023.pdf</t>
   </si>
   <si>
     <t>Indica campanha para instalação de Faculdade de Medicina.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no_057_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no_057_2023.pdf</t>
   </si>
   <si>
     <t>Indica a criação do Departamento de Saneamento Básico do município.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no_058_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no_058_2023.pdf</t>
   </si>
   <si>
     <t>Indica realização de estudos para reforma e reaproveitamento do prédio da antiga Prefeitura, com ênfase nas áreas da educação e cultura.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_059_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_059_2023.pdf</t>
   </si>
   <si>
     <t>Indica a adoção de política de energia limpa em prédios públicos e espaços municipais.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_060_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_060_2023.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de profissional especializado na área de museus para atuar junto ao Museu Wülson Jeovah Lütz Farias.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no_061_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no_061_2023.pdf</t>
   </si>
   <si>
     <t>Indica a promoção de acessibilidade ao Prédio da prefeitura e em outros órgãos da Administração.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_no_062_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_no_062_2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a possibilidade de alteração na rede de fiação elétrica em frente à Catedral Santo Antônio.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Aline Ferrari Caeran</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_no_063_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_no_063_2023.pdf</t>
   </si>
   <si>
     <t>Indica a criação de políticas públicas para amparo e proteção de animais de rua ou/e em situação de abandono, incluindo assistência aos protetores e agentes de resgate.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao_no_064_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao_no_064_2023.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico da Rua Tenente Portela.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_no_065_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_no_065_2023.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal, ou à secretaria competente, que faça a construção/colocação de quebra-molas na Rua Júlio de Castilhos, Nº 477, no Bairro Fátima.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_no_066_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_no_066_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que faça vistoria e reforma urgente nos banheiros públicos da Praça da Matriz e Praça da Fesau (URI).</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_no_067_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_no_067_2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a desobstrução da tubulação ou substituição da mesma na Avenida Industrial.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Reginaldo Pellegrin</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_no_068_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_no_068_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude a possibilidade de manter algumas creches abertas no período das férias.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_no_069_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_no_069_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a construção de um abrigo/ponto de ônibus ao lado do trevo principal do município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_no_070_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_no_070_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE FAÇA CONSERTO DE BUEIROS, TAPA BURACOS, LIMPEZA DA VIA E RENOVAÇÃO DE PARTES DO CALÇAMENTO DA RUA PEDRO PALOSCHI, NO BAIRRO JARDIM PRIMAVERA EM FREDERICO WESTPHALEN.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_no_071_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_no_071_2023.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo técnico para colocação de tachões, manutenção da faixa elevada para travessia de pedestres, assim como as devidas sinalizações na Rua do Comércio, em frente à Escola Sepé Tiaraju.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_072_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_072_2023.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de faixa elevada para travessia de pedestres em frente à Escola Estadual de Ensino Fundamental Santo Inácio.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_no_073_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_no_073_2023.pdf</t>
   </si>
   <si>
     <t>Indica uma operação tapa-buracos em toda a Rua Brasília, no Bairro Itapagé.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Gabriel Lamonatto</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_no_074_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_no_074_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal realizar financiamento para aquisição de quatro caminhões-caçamba novos.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Belonir Vendruscolo</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no_075_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no_075_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize reparos, limpeza, recuperação do asfalto, recolhimento de lixo e colocação de lixeiras no Distrito de Castelinho.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_no_076_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_no_076_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo o envio de um projeto de incentivo à bacia leiteira.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no_077_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no_077_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o envio de um projeto de lei de incentivo aos suinocultores, por meio da distribuição de lonas para esterqueiras.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no_078_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no_078_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que faça a limpeza da Rua Aimoré, no Bairro Fátima.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_no_079_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_no_079_2023.pdf</t>
   </si>
   <si>
     <t>Indica a execução de calçamento no acesso a empresas no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_no_080_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_no_080_2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado um estudo técnico para a construção de uma faixa elevada, colocação de tachões, assim como as devidas sinalizações, na Rua Assis Brasil, em frente à Escola Estadual José Cañellas.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_no_081_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_no_081_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a pavimentação com pedras irregulares (calçamento) na Linha Volta Grande, da BR-386 até a Agroindústria Laticínios Eduvavi.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_082_2023_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_082_2023_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a ampliação de pontos de estrutura - pontos de energia - para a realização de eventos e ações populares ao longo da Rua do Comércio no município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_no_083_2023_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_no_083_2023_1.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo, através da Secretaria de Esportes do Município, que organize um torneio de futebol de campo entre os bairros do município, em comemoração aos 69 anos, que ocorrerá em 28 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_no_084_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_no_084_2023.pdf</t>
   </si>
   <si>
     <t>Sugere a construção de uma Unidade Básica de Saúde no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/mocao_de_apoio_n_01_2023_-_contribuicoes_de_amalia_inez_felin_lavarda.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/mocao_de_apoio_n_01_2023_-_contribuicoes_de_amalia_inez_felin_lavarda.pdf</t>
   </si>
   <si>
     <t>HOMENAGEAR A ISLUSTRISSIMA SENHORA AMALIA INEZ FELIN LAVARDA PELAS CONTRIBUIÇÕES PARA CONSTRUÇÃO DA HISTÓRIA E CULTURA DA CIDADE DE FREDERICO WESTPHALEN – RS.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/mocao_de_aplausos_-_n_02_2023_-_57_anos_jornal_o_alto_uruguai.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/mocao_de_aplausos_-_n_02_2023_-_57_anos_jornal_o_alto_uruguai.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DO JORNAL O ALTO URUGUAI DE FREDERICO WESTPHALEN/RS, PELOS 57 ANOS, DE HISTÓRIA E TRABALHO DESENVOLVENDO ATIVIDADES JORNALISTICAS INFORMATIVAS E FORMATIVAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/mocao_de_aplausos_-_n_03_2023_-__homenagear_o_curso_de_direito_uri.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/mocao_de_aplausos_-_n_03_2023_-__homenagear_o_curso_de_direito_uri.pdf</t>
   </si>
   <si>
     <t>HOMENAGEAR O CURSO DE GRADUAÇÃO EM DIREITO DA UNIVERSIDADE REGIONAL INTEGRADA DO ALTO URUGUAI E DAS MISSÕES, CÂMPUS DE FREDERICO WESTPHALEN, PELOS SEUS 30 ANOS DE HISTÓRIA E CONTRIBUIÇÕES NAS ÁREAS DA EDUCAÇÃO E CULTURA DIANTE DA FORMAÇÃO DE PROFISSIONAIS DA ÁREA JURÍDICA, ALÉM DO FOMENTO DA ECONOMIA E DESENVOLVIMENTO SOCIAL NO ÂMBITO DO MUNICÍPIO DE FREDERICO WESTPHALEN E REGIÃO.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/mocao_de_apelo_n_04_2023_-_colocacao_de_um_guarda.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/mocao_de_apelo_n_04_2023_-_colocacao_de_um_guarda.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO DO RIO GRANDE DO SUL PARA QUE DETERMINE A COLOCAÇÃO DE UM GUARDA OU SEGURANÇA NAS ESCOLAS DE COMPETÊNCIA ESTADUAL.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/mocao_de_aplausos_ctg_rodeio_da_querencia.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/mocao_de_aplausos_ctg_rodeio_da_querencia.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM AO CTG RODEIO DA QUERÊNCIA PELOS 50 ANOS DE HISTÓRIA E CULTO AS TRADIÇÕES DO RIO GRANDE DO SUL NO MUNICÍPIO DE FREDERICO WESTPHALEN.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/mocao_de_apoio_n_06_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/mocao_de_apoio_n_06_2023.pdf</t>
   </si>
   <si>
     <t>À FRENTE PARLAMENTAR DE VEREADORES POLICIAIS E BOMBEIROS MILITARES DO RS - REFERENTE AO PLANO DE REESTRUTURAÇÃO DO IPE-SAÚDE.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_de_aplausos_no_07_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_de_aplausos_no_07_2023.pdf</t>
   </si>
   <si>
     <t>AOS SOLDADOS DO 3º PELOTÃO DO CORPO DE BOMBEIROS DE FREDERICO WESTPHALEN-RS.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/mocao_de_aplausos_08.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/mocao_de_aplausos_08.pdf</t>
   </si>
   <si>
     <t>AO ESPORTE CLUBE ITAPAGÉ DE FREDERICO WESTPHALEN - RS</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/mocao_09_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/mocao_09_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos médicos que prestaram serviços gratuitos para muitos hipossuficientes em Frederico Westphalen, Dr. Ennio Flores de Andrade e Dr. Ayres Marinho Cerutti.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/mocao_10_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/mocao_10_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao projeto de revitalização da estrada vicinal Santo Caeran.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/mocao_11_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/mocao_11_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À SOLICITAÇÃO DA UNIVERSIDADE FEDERAL DE SANTA MARIA (UFSM) CAMPUS FREDERICO WESTPHALEN, REFERENTE A LIBERAÇÃO DE CANAL DE RÁDIO E TELEVISÃO À INSTITUIÇÃO, EM CONFORMIDADE À PROMOÇÃO DA EXPANSÃO DA REDE NACIONAL DE RÁDIO E TELEVISÃO PROPOSTA PELO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>Poder Legislativo - Leg</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/mocao_de_apoio_no_12_2023_-_completo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/mocao_de_apoio_no_12_2023_-_completo.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos servidores militares da Brigada Militar e Corpo de Bombeiros do RS pela reposição inflacionária de 32% sobre os vencimentos da categoria.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/mocao_no_13_2023_-_completo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/mocao_no_13_2023_-_completo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem aos 40 anos de fundação do Lar de Idosos São Vicente de Paulo.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/mocao_de_aplausos_no_14_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/mocao_de_aplausos_no_14_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao jogador frederiquense Gabriel Dal Toé Busanello, campeão do Campeonato Sueco 2023 pelo time do Malmö FF e eleito o melhor jogador de sua posição na competição.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/mocao_de_repudio_no15_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/mocao_de_repudio_no15_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio contra a proposta do Governo do RS de aumento da alíquota de ICMS.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>PDP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pedido_de_providencia_n_01_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pedido_de_providencia_n_01_2023.pdf</t>
   </si>
   <si>
     <t>REPAROS COM URGÊNCIA NA AVENIDA JOÃO MUNIZ REIS, ATRÁS DA CAPELA DO BAIRRO BARRIL.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pedido_de_providencia_n_02_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pedido_de_providencia_n_02_2023.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE EXECUTAR MELHORIAS NA ESTRADA DA LINHA ALTO ALEGRE, PRINCIPALMENTE NO TRECHO EM FRENTE À AGROINDÚSTRIA EMBUTIDOS ALTO ALEGRE.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pedido_de_providencia_n_03_2023_-_melhorias_no_sistema_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pedido_de_providencia_n_03_2023_-_melhorias_no_sistema_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>QUE SE PROVIDENCIE MELHORIAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA ESTRADA QUE LIGA ATÉ O ANTIGO LIXÃO, PASSANDO PELO PRESÍDIO ESTADUAL.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pedido_de_providencia_no04_-_agua_na_rua_nucleo.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pedido_de_providencia_no04_-_agua_na_rua_nucleo.docx</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER MUNICIPAL, PARA QUE NOTIFIQUE A CORSAN, PARA SOLUCIONAR A FALTA DE ÁGUA NA RUA 05-BAIRRO SÃO FRANCISCO DE PAULA.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pedido_de_providencia_no_05_2023_-_faixa_elevada_-_belchior_calegari.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pedido_de_providencia_no_05_2023_-_faixa_elevada_-_belchior_calegari.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal, para que determine junto a Secretaria competente, a execução de uma faixa elevada na Rua Monsenhor Vitor Batistella, entre as travessas Curió e Santa Teresinha, no Bairro Barril.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pedido_de_providencias_no_06_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pedido_de_providencias_no_06_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que encaminhe à RGE um pedido de retirada de postes que estão na rua de acesso ao antigo aterro sanitário, na Estrada Caetano Mariotto.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/pedido_de_providenvia_07.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/pedido_de_providenvia_07.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER MUNICIPAL, PARA QUE AUMENTE O TAMANHO DAS BOCAS DE LOBO DA RUA APARÍCIO BORGES COM A  RUA TRANQUILO DAMO.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/pedido_de_providencias_08.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/pedido_de_providencias_08.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE REALIZE MELHORIAS NA ILUMINAÇÃO PÚBLICA NAS PROXIMIDADES DA UERGS.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/pedido_de_providencias_no_09_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/pedido_de_providencias_no_09_2023.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na iluminação pública na Rua Angelina, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/pedido_de_providencias_no_10_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/pedido_de_providencias_no_10_2023.pdf</t>
   </si>
   <si>
     <t>Demanda a limpeza da Rua São João e das bocas de lobo localizadas no Bairro Aparecida.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/pedido_de_providencias_no_11_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/pedido_de_providencias_no_11_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize melhorias na iluminação pública na Rua Florianópolis e proximidades.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/pedido_de_providencias_no_12_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/pedido_de_providencias_no_12_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, ou à secretaria competente, que providencie a manutenção da pavimentação da Rua 127, localizada no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/pedido_de_providencias_no_13_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/pedido_de_providencias_no_13_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo e Secretaria Municipal de Obras que realize vistorias e manutenções das cabeceiras de pontilhões das estradas do interior de FW.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/pedido_de_providencias_no_14_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/pedido_de_providencias_no_14_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que analise a viabilidade de realocação da academia ao ar livre, que será instalada no Bairro São Cristovão, para que seja colocada ao lado do ginásio da comunidade.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/pedido_de_providencias_no_15_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/pedido_de_providencias_no_15_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal melhorias na fonte drenada para suporte do poço artesiano das comunidades da Linhas Brondani e Felin.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pedido_de_providencias_no_16_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pedido_de_providencias_no_16_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo municipal melhorias em beco de acesso à Rua Júlio de Castilhos, atrás da pista do Aeroclube de FW, no Bairro Fátima.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/pedido_de_providencias_no_17_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/pedido_de_providencias_no_17_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL E À SECRETARIA DE OBRAS QUE REALIZE LIMPEZA E MANUTENÇÃO DAS BOCAS DE LOBO E BUEIROS DO MUNICÍPIO DE FREDERICO WESTPHALEN-RS.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/pedido_de_providencias_no_18_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/pedido_de_providencias_no_18_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do Poder Executivo Municipal que realize limpeza e operação tapa-buracos na Rua Paulo IV, no Bairro Itapagé.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/pedido_de_providencias_no_19_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/pedido_de_providencias_no_19_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, ou à Secretaria competente, que realize operação tapa-buracos na Rua Ipê até o acesso da Escola Ciep, no Bairro Aparecida.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/pedido_de_providencias_no_20_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/pedido_de_providencias_no_20_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e manutenção da estrada da Linha Locatelli, bem como estudo técnico para colocação de tubos em trechos da via.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/pedido_de_providencias_no_21_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/pedido_de_providencias_no_21_2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize melhorias na estrada secundária que dá acesso a diversos moradores na Linha Santos Anjos.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/pedido_de_providencias_no_22_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/pedido_de_providencias_no_22_2023.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na estrada que dá acesso às comunidades das Linhas Alecrim e São Roque.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencias_no_23_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencias_no_23_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de melhorias na estrada que dá acesso à Linha Encruzilhada.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/pedido_de_providencias_no_24_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/pedido_de_providencias_no_24_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo, ou Secretaria competente, que execute melhorias na Rua Chiquinha até a Linha Ponte Preta.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencias_no_25_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencias_no_25_2023.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na iluminação pública da Rua Analisio Bossoni, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_decreto_legislativo_n_01_2023_-_alteracao_decreto.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_decreto_legislativo_n_01_2023_-_alteracao_decreto.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo n°130/2022, que dispõe sobre a autorização de implementação e adequação do Sistema de Controle Legislativo e disciplina a sua utilização no âmbito da Câmara Municipal de vereadores do Município de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/projeto_de_decreto_legislativo_n_02_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/projeto_de_decreto_legislativo_n_02_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo Nº 133/2023, que dispõe sobre a autorização de implementação e adequação do Sistema de Controle Legislativo e disciplina a sua utilização no âmbito da Câmara de Vereadores (Manutenção do Serviço de Protocolo Físico na Câmara por mais seis meses).</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/projeto_de_decreto_legislativo_no_03_2023__-_completo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/projeto_de_decreto_legislativo_no_03_2023__-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA REDAÇÃO DO DECRETO LEGISLATIVO Nº132/2022, QUE DISPÕE SOBRE CONCESSÃO DA CONDECORAÇÃO DO MÉRITO EDUCACIONAL BARRIL DESTINADO A PROFESSORES QUE CONTRIBUÍRAM COM O DESENVOLVIMENTO DA EDUCAÇÃO NO ÂMBITO DO MUNÍCIPIO DE FREDERICO WESTPHALEN/RS.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/projeto_de_decreto_legislativo_no_04_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/projeto_de_decreto_legislativo_no_04_2023.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Frederiquense a Edison Bisognin Cantarelli</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_decreto_legislativo_no_05_2023_-_completo_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_decreto_legislativo_no_05_2023_-_completo_1.pdf</t>
   </si>
   <si>
     <t>Concede o título de "Cidadão Frederiquense" a Danilo Eugênio Vanzin.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_decreto_legislativo_06-2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_decreto_legislativo_06-2023.pdf</t>
   </si>
   <si>
     <t>Concede o título de "Cidadão Frederiquense" a Ramir Manoel Severiano.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/projeto_decreto_legislativo_07-2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/projeto_decreto_legislativo_07-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo Nº 130/2022, que dispõe sobre a autorização de implementação e adequação do Sistema de Controle Legislativo e disciplina a sua utilização no âmbito da Câmara de Vereadores (Manutenção do Serviço de Protocolo Físico na Câmara até 31 de dezembro de 2024).</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - Exec</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/projeto_de_lei_complementar_n_001_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/projeto_de_lei_complementar_n_001_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI COMPLEMENTAR Nº004, DE 21 DE DEZEMBRO DE 2018, QUE DISCILPLINA O SISTEMA TRIBUTÁRIO DO MUNICÍPIO, CONSOLÍDA LEIS E INSTITUI O NOVO CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/projeto_de_lei_complementar_no002_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/projeto_de_lei_complementar_no002_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Código de Edificações do Município de Frederico Westphalen</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/projeto_de_lei_complementar_no003_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/projeto_de_lei_complementar_no003_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Complementar nº 4 de 21 de dezembro de 2018, que disciplina o Sistema Tributário do Município e institui o novo Código Tributário Municipal e da outras providências.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>20231</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/projeto_de_lei_complementar_no01_2023_-_legislativo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/projeto_de_lei_complementar_no01_2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta o dispositivo do Art. 105 da Lei Complementar 619/76 que institui o Código de Posturas e dá outras providências.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1162/projeto_de_lei_no_001_-_revisao_geral_anual_reajuste_2023_e_ind._x_valor_frederico_final_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1162/projeto_de_lei_no_001_-_revisao_geral_anual_reajuste_2023_e_ind._x_valor_frederico_final_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos de Lei Municipal, concede revisão geral anual e reajuste dos vencimentos, salários, subsídios, jetons, proventos e pensões, dos servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1165/projeto_de_lei_no_002_-_especial_convenio_agricultura.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1165/projeto_de_lei_no_002_-_especial_convenio_agricultura.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares e especiais, e dá outras providências.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1168/projeto_de_lei_n_004_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1168/projeto_de_lei_n_004_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1169/projeto_de_lei_n005_2023__-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1169/projeto_de_lei_n005_2023__-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Incentivo à construção de cisternas no municípios de Frederico Westphalen/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1170/projeto_de_lei_n_006_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1170/projeto_de_lei_n_006_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade - Hospital Divina Providência, abrir crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1171/projeto_de_lei_n_007_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1171/projeto_de_lei_n_007_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em comodato bens móveis de propriedade do CONSÓRCIO INTERMUNICIPAL DE GESTÃO DE RESÍDUOS SÓLIDOS – CIGRES, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1178/projeto_de_lei_n_008_2023_-__executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1178/projeto_de_lei_n_008_2023_-__executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A EMPRESA INDIVIDUAL DE RESPONSABILIDADE LIMITADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1179/projeto_de_lei_n_009_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1179/projeto_de_lei_n_009_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO EMPRESARIAL DE FREDERICO WESTPHALEN ACI/CDL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1180/projeto_de_lei_n_010_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1180/projeto_de_lei_n_010_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ANISTIAR CRÉDITOS DECORRENTES DO PROGRAMA DE INCENTIVO AOS PRODUTORES RURAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_de_lei_n_011_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_de_lei_n_011_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL, NO ÂMBITO DO PROGRAMA FINISA – FINANCIAMENTO À INFRAESTRUTURA E AO SANEAMENTO NA MODALIDADE APOIO FINANCEIRO DESTINADO A APLICAÇÃO EM DEFESA DE CAPITAL E AO OFERECER GARANTIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_n_012_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_n_012_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A SOCIEDADE BENEFICIENTE DO HOSPITAL DE CARIDADE DIVINA PROVIDÊNCIA – HDP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/projeto_de_lei_n_013_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/projeto_de_lei_n_013_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM A SOCIEDADE BENEFICIENTE DO HOSPITAL DE CARIDADE DIVINA PROVIDÊNCIA – HDP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/projeto_de_lei_n_014_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/projeto_de_lei_n_014_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM A SOCIEDADE BENEFICIENTE DO HOSPITAL DE CARIDADE PARA AUXÍLIO NO CUSTEIO E MANUTENÇÃO DA UNIDADE DE TRATAMENTO INTENSIVO – UTI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_lei_n_015_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_lei_n_015_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL MUNICIPAL ELETRÔNICO DO MUNICÍPIO DE FREDERICO WESTPHALEN, E DÁ OUTRAS PROVIDÊMCIAS.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/projeto_de_lei_n_016_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/projeto_de_lei_n_016_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER DOAÇÃO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/projeto_de_lei_n_017_-_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/projeto_de_lei_n_017_-_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO DA LEI MUNICIPAL N° 4.850, DE 14 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/projeto_de_lei_n_018_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/projeto_de_lei_n_018_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR PARCERIA PARA A EXECUÇÃO DE OBRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/projeto_de_lei_n_019_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/projeto_de_lei_n_019_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL E RELEVANTE INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_n_020_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_n_020_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A REESTRUTURAÇÃO DO PLANO DE POLÍTICAS MUNICIPAIS PARA AS MULHERES, DO CONSELHO MUNICIPAL DOS DIREITOS DAS MULHERES, DA COORDENADORIA DA MULHER E DO FUNDO MUNICIPAL DOS DIREITOS DAS MULHERES, NO ÂMBITO DO MUNICÍPIO DE FREDERICO WESTPHALEN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/projeto_de_lei_n_021_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/projeto_de_lei_n_021_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL “RENASCER”, VOLTADO A PROMOÇÃO DO ATENDIMENTO PRIORITÁRIO E INTEGRAL DA MULHER DE VÍTIMA DE VIOLÊNCIA, NO ÂMBITO DO MUNICÍPIO DE FREDERICO WESTPHALEN/RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/projeto_de_lei_n_022_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/projeto_de_lei_n_022_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL “TRANSFORMANDO VIDAS”, VOLTADO A ATENÇÃO À PESSOA COM DEFICIÊNCIA EM SITUAÇÃO DE VULNERABILIADE SOCIOECONÔMICA, NO ÂMBITO DO MUNICÍPIO DE FREDERICO WESTPHALEN/RS, E DÁ OUTRAS PROVIDÊNCIOAS.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/projeto_de_lei_n_023_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/projeto_de_lei_n_023_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO E O RECEBIMENTO DE PATROCÍNIO PWLO PODER PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/projeto_de_lei_n_024_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/projeto_de_lei_n_024_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS PARA AQUISIÇÃO DE CASTRA MÓVEL, PARA COMPRA DE EQUIPAMENTO PARA UPA, ALÉM DE REFORMAS NA UPA.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/projeto_de_lei_n_025_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/projeto_de_lei_n_025_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS PARA AÇÕES DA DEFESA CIVIL E PARA INCREMENTO DE AÇÕES DA POLÍTICA DE ASSISTÊNCIA SOCIAL BÁSICA E ESPECIAL.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_lei_n_026_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_lei_n_026_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS PARA PAVIMENTAÇÃO DE RUAS DO BAIRRO SÃO FRANCISCO DE PAULA, NEM COMO PARA A CONSTRUÇÃO DO GINÁSIO DA VILINHA. AINDA, NO MESMO PROJETO TEM-SE  A MESMA ABERTURA DE CRÉDITO PARA AQUISIÇÃO DE PATRULHA AGRÍCULA MECANIZADA.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/projeto_de_lei_n_027_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/projeto_de_lei_n_027_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE COOPERAÇÃO COM O CENTRO DE TRADIÇÕES GAÚCHAS RODEIO DA QUERÊNCIA.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/projeto_de_lei_n_028_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/projeto_de_lei_n_028_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESPECIAL DE RECUPERAÇÃO E REGULARIZAÇÃO DE DÍVIDAS DENOMINADO “EM DIA COM FREDERICO”, A SER PROMOVIDO PELO PODER EXECUTIVO COM O OBJETIVO DE PROMOVER A RECUPERAÇÃO E A REGULARIZAÇÃO DE CRÉDITOS DA FAZENDA PÚBLICA DO MUNICÍPIO DE FREDERICO WESTPHALEN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/projeto_de_lei_n_029_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/projeto_de_lei_n_029_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O MAPA DE ZONEAMENTO URBANO – ANEXO IV, DO PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO (PDDI) DO MUNICÍPIO DE FREDERICO WESTPHALEN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/projeto_de_lei_n_031_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/projeto_de_lei_n_031_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BENS PATRIMONIAIS MÓVEIS PRÓPRIOS DO MUNICÍPIO, BEM COMO EFETUAR A BAIXA PATRIMONIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/projeto_de_lei_n_032_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/projeto_de_lei_n_032_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER REFEIÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE TRABALHAM EM REGIME DE PLANTÃO NA UNIDADE DE ATENDIMENTO DO SAMU – SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA E DE FREDERICO WESTPHALEN/RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/projeto_de_lei_n_033_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/projeto_de_lei_n_033_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N° 1.424, DE 20 DE AGOSTO DE 1990.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/projeto_de_lei_n_034_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/projeto_de_lei_n_034_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/projeto_de_lei_n_035_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/projeto_de_lei_n_035_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL, NO ÂMBITO DO PROGRAMA FINISA – FINANCIAMNETO À INFRAESTRUTURA E AO SENEAMENTO NA MODALIDADE APOIO FINANCEIRO DESTINADO À APLICAÇÃO EM DESPESA DE CAPITAL E A OFERECER GARANTIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/projeto_de_lei_n_036_2023_-__executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/projeto_de_lei_n_036_2023_-__executivo.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO COMO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA A PRORROGAÇÃO POR TEMPO DETERMINADO DE CONTRATOS TEMPORÁRIOS EMERGENCIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/projeto_de_lei_n_037_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/projeto_de_lei_n_037_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEOPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO EM CARÁTER TEMPORÁRIO E EMERGENCIAL, E DÁ OUTRAS PROVIDÊNCIAS (CONTRATAÇÃO DE 06 (SEIS) PROFESSORES DE EDUCAÇÃO INFANTIL PARA AS TURMAS DO BERÇÁRIOS PARA AS REDES DE ENSINO DO MUNICÍPIO).</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_lei_n_038_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_lei_n_038_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A REMOÇÃO, GUARDA E LIBERAÇÃO DE VEÍCULOS E EQUIPAMENTOS DE QUALQUER FINALIDADE EM ESTADO DE ABANDONO NAS VIAS, LOGRADOUROS PÚBLICOS E TERRENOS NO MUNICÍPIO DE FREDERICO WESTPHALEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/projeto_de_lei_n_039_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/projeto_de_lei_n_039_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ESPECIAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS (PARA AQUISIÇÃO DE DUAS PATRULHAS AGRÍCOLAS MECANIZADAS COM RECURSOS REPASSADOS PELA UNIÃO, DE CONVÊNIO COM MINISTÉRIO DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO - MAPA).</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/projeto_de_lei_n_040_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/projeto_de_lei_n_040_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO EM CARÁTER TEMPORÁRIO E EMERGENCIAL, E DÁ OUTRAS PROVIDÊNCIAS (CONTRATAÇÃO TEMPORÁRIA DE 04 (QUATRO) PROFISSIONAIS PARA O CARGO DE ENGENHEIRO CIVIL PARA A SECRETARIA MUNICIPAL DE COORDENAÇÃO E PLANEJAMENTO).</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/projeto_de_lei_n_041_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/projeto_de_lei_n_041_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE DE CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS (CONTRATAÇÃO TEMPORÁRIA DE UM PROFISSIONAL DA ÁREA DE NUTRIÇÃO, 40 HORAS PARA O POSTO DE SAÚDE CENTRAL UNIDADE BÁSICA DE SAÚDE SÃO FRANCISCO DE PAULA).</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_de_lei_n_042_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_de_lei_n_042_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRAÇÃO EM CARÁTER TEMPORÁRIO E EMERGENCIAL, E DÁ OUTRAS PROVIDÊNCIAS ( CONTRATAÇÃO DE 06 (SEIS) PROFISSIONAIS NA QUALIDADE DE SERVENTE A SER DISPONIBILIZADO À SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA).</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_n_043_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_n_043_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR POR TEMPO DETERMINADO CONTRATO TEMPORÁRIO EMERGENCIAL E EXCEPCIONAL DE PROFISSIONAL MÉDICO VETERINÁRIO.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_lei_no_044_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_lei_no_044_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO EM CARÁTER TEMPORÁRIO E EMERGENCIAL, E DÁ OUTRAS PROVIDÊNCIAS (CONTRATAÇÃO DE 04 (QUATRO) OPERÁRIOS, 01 (UM) MOTORISTA E (02) DOIS OPERADORES DE MÁQUINAS, SERÃO DESTINADOS À SECRETARIA MUNICIPAL DE OBRAS, VIAÇÃO E SERVIÇOS URBANOS).</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/projeto_de_lei_n_045_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/projeto_de_lei_n_045_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>INCLUI § 1º e § 2º DA LEI MUNICIPAL Nº 3.460, DE 16 DE DEZEMBRO DE 2009 (DISPÕE SOBRE DOAÇÃO DE IMÓVEL PARA A FUNDAÇÃO PARA O DESENVOLVIMENTO DA CULTURA E TURISMO (FUNDECTUR).</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/projeto_de_lei_n_046_2023_-_executivo_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/projeto_de_lei_n_046_2023_-_executivo_-_extra.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM A SOCIEDADE BENEFICENTE DO HOSPITAL DE CARIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/projeto_de_lei_n_047_2023_-_executivo_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/projeto_de_lei_n_047_2023_-_executivo_-_extra.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CONCESSÃO DE PATROCÍNIO PELA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE FREDERICO WESTPHALEN.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_n_048_2023_-_executivo_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_n_048_2023_-_executivo_-_extra.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 5.086 DE 15 DE MARÇO DE 2023, QUE DISPÕE SOBRE A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO COM A SOCIEDADE BENEFICENTE DO HOSPITAL DE CARIDADE, PARA AUXÍLIO NO CUSTEIO E MANUTENÇÃO DA UNIDADE DE TRATAMENTO INTENSIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/projeto_de_lei_n_049_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/projeto_de_lei_n_049_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR VALORES ORIUNDOS DE PROCESSO JUDICIAL PARA A SOCIEDADE BENEFICENTE DO HOSPITAL DE CARIDADE – HOSPITAL DIVINA PROVIDÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_n_050_2023_-_executivo_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_n_050_2023_-_executivo_-_extra.pdf</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_n_051_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_n_051_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO EM CARÁTER TEMPORÁRIO E EMERGENCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/projeto_de_lei_n_052_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/projeto_de_lei_n_052_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO DE MELHORIA NA EXECUÇÃO DE OBRAS PÚBLICAS QUE ENUMERA.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_n_053_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_n_053_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS DA LEI MUNICIPAL N° 4.142, DE 24 DE FEVEREIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/projeto_de_lei_n_054_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/projeto_de_lei_n_054_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR PARCERIA PARA A EXECUÇÃO DE OBRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/projeto_de_lei_n_055_2023_-_executivo_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/projeto_de_lei_n_055_2023_-_executivo_-_extra.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 5.074, DE 19 DE JANEIRO DE 2023, REVISÃO GERAL ANUAL DE 2023, E ALTERA DISPOSITIVO DA LEI MUNICIPAL N° 5.017 DE 11 DE AGOSTO DE 2022, ALTERAÇÃO PISO ACS E ACE.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/projeto_de_lei_n_056_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/projeto_de_lei_n_056_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO CULTURAL ATENA DE FREDERICO WESTPHALEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/projeto_de_lei_n_057_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/projeto_de_lei_n_057_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>INCLUI O ART. 11 NA LEI MUNICIPAL N° 4.779 DE 23 DE JUNHO DE 2020, QUE ESTABELECE NORMAS PARA INSTITUIÇÃO DE CONDOMÍNIOS HORIZONTAIS DE LOTES RESIDENCIAIS NO ÂMBITO DO MUNICÍPIO DE FREDERIOC WESTPHALEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_n_058_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_n_058_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÕES A PARTICIPANTES DE EVENTOS ESPORTIVOS E CULTURAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/projeto_de_lei_n060_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/projeto_de_lei_n060_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO ATENA DE FREDERICO WESTPHALEN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/projeto_de_lei_n_061_2023_-_executivo_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/projeto_de_lei_n_061_2023_-_executivo_-_extra.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO EM CARÁTER TEMPORÁRIO E EMRGENCIAL, E DÁ OUTRAS PROVIDÊNCIAS (CARGO DE TÉCNICO EM CONTROLE INTERNO).</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/projeto_de_lei_n062_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/projeto_de_lei_n062_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DE OBRAS DE MELHORIA EM VIAS PÚBLICAS, A DECLARAR DE INTERESSE SOCIAL E ECONÔMICO A OBRA DE MELHORIA, DISPENSAR O LANÇAMENTO E A COBRANÇA DA CONTRIBUIÇÃO DE MELHORIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/projeto_de_lei_n_063_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/projeto_de_lei_n_063_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO EM CARÁTER TEMPORÁRIO E EMERGENCIAL E DÁ OUTRAS PROVIDÊNCIAS (CONTRATAÇÃO TEMPORÁRIA DE 6 (SEIS) PROFISSIONAIS DE AGENTE VISITADOR DO PIM PARA ATENDER AOS OBJETIVOS DOS PROGRAMAS, PIM E CRIANÇA FELIZ).</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/projeto_de_lei_n_064_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/projeto_de_lei_n_064_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O MAPA DE ZONEAMENTO URBANO – ANEXO IV, DO PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO (PDDI) DO MUNICÍPIO DE FREDERICO WESTPHALEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/projeto_de_lei_no_065_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/projeto_de_lei_no_065_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/projeto_de_lei_n_066_2023_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/projeto_de_lei_n_066_2023_-_extra.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONVOCAÇÃO DE PROFISSIONAL DE VETERINÁRIA PARA REGIME SUPLEMENTAR DE TRABALHO.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_lei_n_067_2023_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_lei_n_067_2023_-_extra.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS (AQUISIÇÃO DE VEÍCULO PARA TRANSPORTE DE PACIENTES NA ÁREA DA SAÚDE).</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/projeto_de_lei_n_068_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/projeto_de_lei_n_068_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NECESSIDADE DE CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS (CONTRATAÇÃO TEMPORÁRIA DE PROFISSIONAL PARA O CARGO DE ASSISTENTE SOCIAL - CRAS).</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_lei_n_069_2023_-_executivo_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_lei_n_069_2023_-_executivo_-_extra.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.566, DE 02 DE AGOSTO DE 2010, LEI MUNICIPAL Nº 5.125, DE 19 DE JUNHO DE 2023 (MUDANÇA NA FORMA DE REMUNERAÇÃO E O REAJUSTE APROVADO SE EFETIVE DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ENDEMIAS).</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/projeto_de_lei_n_070_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/projeto_de_lei_n_070_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 3.863, DE 02 DE MARÇO DE 2013, QUE AUTORIZAO PODER EXECUTIVO MUNICIPAL A RECEBER E A REPASSAR AOS AGENTES COMUNITARIOS DE SAÚDE O INCENTIVO REPASSADO PELO ESTADO DO RIO GRANDE DO SUL E PELO MINISTÉRIO DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/projeto_de_lei_n_071_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/projeto_de_lei_n_071_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 692, DE 26  MAIO DE 1976, QUE INSTITUI O CÓDIGO DE EDIFICAÇÕES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/projeto_de_lei_n_072_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/projeto_de_lei_n_072_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Frederico Westphalen o Programa Entulho Zero e dá outras providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/projeto_de_lei_n_073_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/projeto_de_lei_n_073_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1.424, de 20 de agosto de 1990.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/projeto_de_lei_n_074_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/projeto_de_lei_n_074_2023.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO I DO § 2°, O § 3º E O § 4° DO ARTIGO 61 DA LEI MUNICIPAL N° 4.169, DE 26 DE MARÇO DE 2015 QUE DISPÕE SOBRE A POLITICA MUNICIPAL DE PROTEÇÃO AO DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/projeto_de_lei_n_075_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/projeto_de_lei_n_075_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A EMPRESA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/projeto_de_lei_n_076_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/projeto_de_lei_n_076_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO DA LEI MUNICIPAL N° 2.690, DE 11 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/projeto_de_lei_no_077_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/projeto_de_lei_no_077_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais para pavimentação asfáltica na Rua Caiçara e aquisição de equipamentos para a Casa Familiar Rural.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/projeto_de_lei_no_078_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/projeto_de_lei_no_078_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/projeto_de_lei_080_2023_-_extra_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/projeto_de_lei_080_2023_-_extra_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Município prover a garantia do parcelamento da dívida da Sociedade Beneficente do Hospital de Caridade Divina Providência, mantenedora do Hospital Divina Providência (HDP) para com a RGE Sul Distribuidora de Energia S/A, e dá outras providências.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/projeto_de_lei_081_2023_-_extra_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/projeto_de_lei_081_2023_-_extra_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação, por mais seis meses, dos contratos temporários emergenciais de cinco técnicos em Enfermagem.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_082_2023_-_extra_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_082_2023_-_extra_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação, por mais seis meses, dos contratos temporários emergenciais de 81 professores de Educação Infantil, 25 professores de Séries Iniciais, 4 professores de Português, 2 professores de Inglês, 94 monitores educacionais, 26 serventes e 5 secretários de escolas.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/projeto_de_lei_083_2023_-_extra_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/projeto_de_lei_083_2023_-_extra_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação, por mais seis meses, dos contratos temporários emergenciais de um operador de máquinas, um pedreiro, um lubrificador e dois motoristas da Secretaria de Obras.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/projeto_de_lei_084_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/projeto_de_lei_084_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação, por mais seis meses, dos contratos temporários emergenciais de três motoristas e seis garis.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/projeto_de_lei_085_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/projeto_de_lei_085_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação, por mais seis meses, dos contratos temporários emergenciais de cinco enfermeiros, um auxiliar em Saúde Bucal, um motorista e cinco atendentes de Farmácia.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/projeto_de_lei_086_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/projeto_de_lei_086_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação, por mais seis meses, dos contratos temporários emergenciais de um operador de máquinas.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/projeto_de_lei_087_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/projeto_de_lei_087_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação, por mais seis meses, dos contratos temporários emergenciais de dois motoristas.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/projeto_de_lei_088_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/projeto_de_lei_088_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação, por mais seis meses, dos contratos temporários emergenciais de seis professores de Educação Física e dois intérpretes de Libras.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/projeto_de_lei_089_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/projeto_de_lei_089_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O DIREITO REAL DE USO BEM IMÓVEL MUNICIPAL PARA IMPLANTAÇÃO DO PARQUE MUNICIPAL DA FAGUENSE.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/projeto_de_lei_no_090_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/projeto_de_lei_no_090_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO A PARTICIPANTES DE EVENTOS ESPORTIVOS E CULTURAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/projeto_de_lei_no_091_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/projeto_de_lei_no_091_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO E RECEBER DOAÇÃO DE BENS MATERIAIS PARA IMPERMEABILIZAÇÃO DE LAGOAS E AFLUENTES AGROPECUÁRIOS (GEOMEMBRANA), SINALIZAÇÃO OSTENSIVA, INSUMOS AGRÍCOLAS (EFLUENTES AGROPECUÁRIOS) E SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/projeto_de_lei_no_092_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/projeto_de_lei_no_092_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA CAPUT DO ARTIGO 1º DA LEI MUNICIPAL Nº 4.963, DE 28 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/projeto_de_lei_no_093_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/projeto_de_lei_no_093_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE FREDERICO WESTPHALEN, O PROGRAMA OLHAR SOLIDÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_de_lei_no_094_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_de_lei_no_094_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DECLARA SITUAÇÃO E AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR CESTAS BÁSICAS, EM CARÁTER EMERGENCIAL, PARA GARIMPEIROS ATINGIDOS PELA SUSPENSÃO DAS PERMISSÕES DE LAVRA GARIMPEIRA – PLG`S N° 0810.432/2002 E 810.546/2002.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/projeto_de_lei_no095_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/projeto_de_lei_no095_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/projeto_de_lei_no096_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/projeto_de_lei_no096_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a instituição de ajuda de custo aos Agentes Visitadores do PIM na execução de suas atribuições.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/projeto_de_lei_no097_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/projeto_de_lei_no097_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação, pelo período de seis meses, dos contratos temporários emergenciais de um farmacêutico da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/projeto_de_lei_no098_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/projeto_de_lei_no098_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de contrato administrativo de concessão de uso de bem público municipal, pelo período de 10 anos, para a entidade Xucros Moto Clube.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/projeto_de_lei_no099_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/projeto_de_lei_no099_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.034, DE 10 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/projeto_de_lei_no100_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/projeto_de_lei_no100_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR TEMPORARIAMENTE, EM CARÁTER DE EXCEPCIONAL INTERESSE PÚBLICO, PROFISSIONAIS PARA A SECRETARIA MUNICIPAL DA ASSISTÊNCIA SOCIAL E HABITAÇÃO.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/projeto_de_lei_no101_2023_-_executivo_-_completo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/projeto_de_lei_no101_2023_-_executivo_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO FINANCEIRO DE 2024</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/projeto_de_lei_no102_2023_extra_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/projeto_de_lei_no102_2023_extra_-_executivo.pdf</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_de_lei_no103_2023_extra_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_de_lei_no103_2023_extra_-_executivo.pdf</t>
   </si>
   <si>
     <t>Extingue, declara excedentes, reduz, amplia e cria cargos de provimento efetivo no quadro de cargos e funções públicas do município estipulado pela Lei Municipal Nº 1.424, de 20 de agosto de 1990.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_no104_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_no104_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO COM A COMUNIDADE TERAPÊUTICA FEMININA BÁRBARA MAIX NA FORMA QUE ESPECIFICA, AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/projeto_de_lei_no105_2023_extra_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/projeto_de_lei_no105_2023_extra_-_executivo.pdf</t>
   </si>
   <si>
     <t>DIPÕE SOBRE O PAGAMENTO, NO EXERCÍCIO DE 2023, DE DIFERENÇA REMUNERATÓRIA AOS SERVIDORES QUE ESPECIFICA PARA O CUMPRIMETO DOS PISOS DA ENFERMAGEM, NA EXTENSÃO DO QUANTO DISPONIBILIZADO PELA UNIÃO AO MUNÍCIPIO A TÍTULO DE ASSISTÊNCIA FINANCEIRA COMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/projeto_de_lei_no106_2023_extra_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/projeto_de_lei_no106_2023_extra_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE APOIO E FINANCIAMENTO À CULTURA DE FREDERICO WESTPHALENRS, PARA FINS DE APLICAÇÃO DOS RECURSOS DA LEI COMPLEMENTAR N° 195, DE 08 DE JULHO DE 2022, A “LEI PAULO GUSTAVO”, ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/projeto_de_lei_no107_2023_extra_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/projeto_de_lei_no107_2023_extra_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITOS ADICIONAIS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/projeto_de_lei_no108_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/projeto_de_lei_no108_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR PARCERIA PARA FORNECIMENTO DE MATERIAL E EXECUÇÃO DE OBRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/projeto_de_lei_no109_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/projeto_de_lei_no109_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DE OBRAS DE MELHORIA EM VIAS PÚBLICAS, A DECLARAR DE INTERESSE SOCIAL E ECONÔMICO A OBRA DE MELHORIA, DISPENSAR O LANÇAMENTO E A COBRANÇA DA CONSTRIBUIÇÃO DE MELHORIA, E DÁ OUTTAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/projeto_de_lei_no110_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/projeto_de_lei_no110_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/projeto_de_lei_no111_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/projeto_de_lei_no111_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER DOAÇÃO DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/projeto_de_lei_no112_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/projeto_de_lei_no112_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/projeto_de_lei_no113_2023_extra_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/projeto_de_lei_no113_2023_extra_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVO NA LEI MUNICIPAL N° 2.976, DE 28 DE OUTUBRO DE 2005, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE FREDERICO WESTPHALEN, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/projeto_de_lei_no114_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/projeto_de_lei_no114_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO VOCÊ PAVIMENTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_no115_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_no115_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM O GUARANI FUTEBOL CLUBE.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/projeto_de_lei_no116_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/projeto_de_lei_no116_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A CASA FAMILIAR RURAL SANTO ISIDORO.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/projeto_de_lei_no117_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/projeto_de_lei_no117_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO COMO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA A PRORROGAÇÃO POR TEMPO DETERMINADO DE CONTRATO TEMPORÁRIO EMERGENCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/projeto_de_lei_no118_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/projeto_de_lei_no118_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_no119_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_no119_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1° DO ARTIGO 56 DA LEI MUNICIPAL 3.286 DE 27 DE JUNHO DE 2008, QUE INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO DO MINICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_no120_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_no120_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança de contribuição de melhoria na execução de obras públicas que enumera (Nos logradouros localizados na Rua Padre Anchieta, entre a Rua Caiçara e a Rua Miguel Couto, no Bairro Aparecida).</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_lei_no121_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_lei_no121_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A MUNICIPILIZAR TRECHO DA RODOVIA ERS 472, NO DISTRITO DE OSVALDO CRUZ, DO MUNICÍPIO DE FREDERICO WESTPHALEN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/projeto_de_lei_no122_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/projeto_de_lei_no122_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de transferência de recursos financeiros advindos de Emenda Parlamentar Individual à Apae de FW, mediante celebração de termo de fomento entre o município e a entidade (Montante de R$ 190 mil).</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/projeto_de_lei_n_123_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/projeto_de_lei_n_123_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de transferência de recursos financeiros advindos de Emenda Parlamentar Individual à Associação Casa Familiar Rural de FW, mediante celebração de termo de fomento entre o município e a entidade (Montante de R$ 100 mil).</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/projeto_de_lei_n_124_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/projeto_de_lei_n_124_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO PARA TRATAMENTO DE SAÚDE ÀS PESSOAS RESIDENTES NO MUNICÍPIO DE FREDERICO WESTHALEN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n_125_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n_125_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO EM CARÁTER TEMPORÁRIO E EMERGENCIAL POR TEMPO DETERMINADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_lei_no126_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_lei_no126_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>REORGANIZA O CONSELHO MUNICIPAL DE POLÍTICA ANIMAL- COMUPA E O FUNDO MUNICIPAL DE POLÍTICA ANIMAL- FUMUPA DO MUNICÍPIO DE FREDERICO WESTPHALEN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_no127_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_no127_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 4.487, DE 22 DE MARÇO DE 2018, QUE REGULAMENTA O PROCESSO DE SELEÇÃO DAS FAMÍLIAS PARA O PROGRAMA MUNICÍPAL DE HABILITAÇÃO – CONDOMÍNIO RESIDENCIAL VISTAS DA COLINA E A LEI MUNICIPAL N° 4.561, DE 26 DE OUTUBRO DE 2018, QUE ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 4.487, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/projeto_de_lei_no128_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/projeto_de_lei_no128_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Código de Edificações do Município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/projeto_de_lei_no129_2023__-_completo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/projeto_de_lei_no129_2023__-_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial para a ampliação e modernização do ginásio esportivo no Distrito de Osvaldo Cruz.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/projeto_de_lei_no130_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/projeto_de_lei_no130_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/projeto_de_lei_no131_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/projeto_de_lei_no131_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DE OBRAS DE MELHORIA EM VIAS PÚBLICAS (RUA 42, RUA 148 E RUA VICENTINO, NO BAIRRO SÃO JOSÉ), A DECLARAR DE INTERESSE SOCIAL E ECONÔMICO A OBRA DE MELHORIA, DISPENSAR O LANÇAMENTO E A COBRANÇA DA CONTRIBUIÇÃO DE MELHORIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no132_2023__-_completo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no132_2023__-_completo.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Cultura de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_de_lei_no133_2023__-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_de_lei_no133_2023__-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR BEM IMÓVEL (ROSASUL ATACADO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/projeto_de_lei_no134_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/projeto_de_lei_no134_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a conceder a Empresa Individual de Responsabilidade Limitada (Petra Britagem) e dá outras providências</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/projeto_de_lei_no135_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/projeto_de_lei_no135_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a concessão de incentivo financeiro para empresa instalada no município (Taís Giuliani Garcia Winck) na forma que especifica e da outras providências</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/projeto_de_lei_no136_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/projeto_de_lei_no136_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a necessidade temporária e de excepcional interesse público, autoriza a contratação de Psicólogo em caráter temporário e emergencial e da outras providências.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/projeto_de_lei_no137_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/projeto_de_lei_no137_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa despesas do município de Frederico Westphalen para o exercício financeiro de 2024 (LOA 2024)</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar bens patrimoniais imóveis próprios do município, bem como efetuar a baixa patrimonial e dá outras providências.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/projeto_de_lei_no139_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/projeto_de_lei_no139_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.636 de 17 de junho de 2019.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/projeto_de_lei_no140_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/projeto_de_lei_no140_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a regularização dos lotes nº 4 e nº 5, matriculas nº 12.798 e 12.799 doadas pelo município de Frederico Westphalen, em conformidade com o previsto na Lei Municipal nº 1.534 de 16 de outubro de 1991 e dá outras providências.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/projeto_de_lei_no141_2023_-_executivo_-_extra.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/projeto_de_lei_no141_2023_-_executivo_-_extra.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/projeto_de_lei_no142_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/projeto_de_lei_no142_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a necessidade temporária de excepcional interesse publico, autoriza a contratação em caráter temporário e emergencial de quatro garis, e da outras providências.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/projeto_de_lei_no143_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/projeto_de_lei_no143_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a necessidade temporária de excepcional interesse publico, autoriza a contratação em caráter temporário e emergencial de um axiliar de saúde bucal, e da outras providências.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/projeto_de_lei_no144_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/projeto_de_lei_no144_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a celebrar contrato administrativo de concessão de uso de bem público municipal. Permitindo ao grupo Trilheiros do Leão a utilizar prédio da antiga sede dos Servidores Municipais.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Proteção e Defesa Civil - FUMPDEC, o Conselho Municipal de Proteção e Defesa Civil e reestrutura a Coordenadoria Municipal de Proteção e Defesa Civil - COMPDEC do município de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/projeto_de_lei_no146_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/projeto_de_lei_no146_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Municipal nº 4.725/2019, de dispõem sobre o Fundo de Assistência à Saúde dos Servidores Públicos Municipais -  FASSM e da outras providências.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/projeto_de_lei_no147_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/projeto_de_lei_no147_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de valores financeiros do FASSM ao Poder Executivo Municipal para as finalidades que descreve e dá outras providências.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/projeto_de_lei_no150_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/projeto_de_lei_no150_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação de imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/projeto_de_lei_no151_2023_-_executivo_-_retirado.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/projeto_de_lei_no151_2023_-_executivo_-_retirado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar contrato administrativo, ou escritura pública de concessão real de uso, ou concessão de direito de superfície a título de incentivo a empresa METALFRED INDÚSTRIA METALURGICA LTDA.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/projeto_de_lei_no152_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/projeto_de_lei_no152_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de incentivo à inovação e à pesquisa científica e tecnológica no ambiente produtivo, sobre o Sandbox Regulatório, cria o Conselho Municipal de Inovação, Ciência e Tecnologia, cria o Fundo Municipal de Inovação Ciência e Tecnologia, conforme disposto na Lei Federal nº 10.973 de 2 de dezembro de 2004 e sua salterações no ambito do município de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/projeto_de_lei_no153_2023_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/projeto_de_lei_no153_2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a celebrar contrato administrativo, ou escritura pública de concessão real de uso, ou concessão de direito de superfície a título de incentivo à empresa METALFRED INDÚSTRIA METALURGICA LTDA.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_no154_2023_-_executivo_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_no154_2023_-_executivo_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 5.064 de 16 de dezembro de 2022 (Lei Orçamentária para 2023) e dá outras providências.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 1.424 de 20 de agosto de 1990. Altera o número de cargos e funções do cargo denominado Administrador de Escola de Educação Infantil.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/projeto_de_lei_n_156_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/projeto_de_lei_n_156_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da lei municipal nº 3.562 de 08 de julho de 2010 que ajusta os membros do Conselho Municipal de Turismo (COMTUR).</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/projeto_de_lei_n_157_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/projeto_de_lei_n_157_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a necessidade temporária de excepcional interesse público autoriza contratação em caráter temporário e emergencial de um operador de máquinas para a Secretaria da Indústria e Comércio e da outras providências.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/projeto_de_lei_n_158_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/projeto_de_lei_n_158_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a necessidade temporária de excepcional interesse público autoriza contratação em caráter temporário e emergencial de três serventes para a Secretaria Municipal da Saúde e da outras providências.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/projeto_de_lei_n_159_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/projeto_de_lei_n_159_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional de veterinária para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_n_160_-executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_n_160_-executivo.pdf</t>
   </si>
   <si>
     <t>Define situação como de excepcional interesse publico e autoriza a prorrogação por tempo determinado de contratos temporários emergências e dá outras providências.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/projeto_de_lei_n_161_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/projeto_de_lei_n_161_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre contratação de pessoal por tempo determinado, para atender a necessidade temporária de excepcional e relevante interesse publico e da outras providências.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/projeto_de_lei_n_162_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/projeto_de_lei_n_162_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a celebrar convênio com entidades do município para transferências de saldos financeiros remanescentes do Fundo Municipal de Saúde, provenientes  de repasses federais, abrir crédito adicional suplementar no orçamento vigente e da outras providências.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/projeto_de_lei_n_163_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/projeto_de_lei_n_163_-_executivo.pdf</t>
   </si>
   <si>
     <t>Define situação como de excepcional interesse público e autoriza a prorrogação por tempo determinado de contrato temporário emergencial, de um Assistente Social e seis agente visitadores do PIM e da outras providências.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/projeto_de_lei_n_164_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/projeto_de_lei_n_164_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a alienar bens patrimoniais imóveis próprios do município bem como efetuar a baixa patrimonial, e da outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>202301</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1163/projeto_de_lei_n_01_2023-_revisao_salarial_camara_-_legislativo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1163/projeto_de_lei_n_01_2023-_revisao_salarial_camara_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Revisa os vencimentos e as gratificações dos Servidores da Câmara de Vereadores de Frederico Westphalen/RS e dá outras providências.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>202304</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1166/projeto_de_lei_n04_2023_-_reajuste_agentes_politicos_-_leg.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1166/projeto_de_lei_n04_2023_-_reajuste_agentes_politicos_-_leg.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral anual dos vencimentos e salários aos Secretários Municipais da Administração, Prefeito, Vice-prefeito e vereadores do município.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>202305</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_lei_n_05_2023_-_cordao_girassol_-_legislativo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_lei_n_05_2023_-_cordao_girassol_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas de concessão e utilização da Carteira e Cordão de Girassol como símbolo de identificação das pessoas com deficiências ocultas do município de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>202306</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/projeto_de_lei_n_06_2023_-_legislativo_-_academia_frederiquense_de_letras.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/projeto_de_lei_n_06_2023_-_legislativo_-_academia_frederiquense_de_letras.pdf</t>
   </si>
   <si>
     <t>CRIA A ACADEMIA FREDERIQUENSE DE LETRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>202307</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/projeto_de_lei_n_07_2023_-_publicacao.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/projeto_de_lei_n_07_2023_-_publicacao.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 19 e 23 da Lei 4.141/2015, que dispõe sobre os quadros de cargos e funções públicas da Câmara Municipal de Frederico Westphalen (Assessoria de Bancada)</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>202308</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/projeto_de_lei_08_2023_-_legislativo_-_contratacao_e_processo_seletivo_-_auxiliar_servicos_gerais.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/projeto_de_lei_08_2023_-_legislativo_-_contratacao_e_processo_seletivo_-_auxiliar_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>Determina as condições e autoriza a contratação temporária de excepcional interesse público, precedida de processo seletivo, para a função pública de auxiliar de serviços gerais.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>202309</t>
   </si>
   <si>
     <t>Raul Pazuch</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/projeto_de_lei_no_009_2023_-_legislativo-__funcoes_e_extincao_de_cargos_lei_4.141_25.07.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/projeto_de_lei_no_009_2023_-_legislativo-__funcoes_e_extincao_de_cargos_lei_4.141_25.07.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 19 A, NA LEI MUNICIPAL Nº 4.141/2015, ALTERA FUNÇÕES NOS CARGOS DE PROVIMENTO EFETIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>202310</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/projeto_legislativo_n_10-23.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/projeto_legislativo_n_10-23.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDARIO OFICIAL DE EVENTOS DO MUNICÍPIO DE FREDERICO WESTPHALEN O DIA MUNDIAL DE COMBATE A LGBTFOBIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>202311</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_no_11-2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de Frederico Westphalen o Dia Municipal da Umbanda, das Tradições das Raízes de Matrizes Africanas - Candonblé e Nação do Batuque do Rio Grande do SUl e da outras providências</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>202313</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/projeto_de_lei_no_13_2023_-_legislativo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/projeto_de_lei_no_13_2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui data festiva o dia de criação dos Bairros e Distritos e dá outras providências.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>202314</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no14_2023_-_legislativo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no14_2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a queima, a utilização e a soltura de fogos de estampido e de artifícios com estampido e, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Frederico Westphalen e da outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>202315</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no15_2023_-_legislativo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no15_2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do subsidio do prefeito vice-prefeito, secretários e vereadores do município para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>202316</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/projeto_de_lei_n_156_-_executivo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/projeto_de_lei_n_156_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da lei municipal nº 3.562 de 8 de julho de 2010 e ajusta os membros do Conselho Municipal de Turismo (Comtur).</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1164/projeto_de_resolucao_-_01_-_prorrogacao_auxiliar_de_servicos_gerais.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1164/projeto_de_resolucao_-_01_-_prorrogacao_auxiliar_de_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a prorrogar a contratação temporária de excepcional interesse público, do cargo de auxiliar de serviços gerais, e dá outras providências</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1167/projeto_de_resolucao_n_02_2023_-_estagiarios_-_leg.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1167/projeto_de_resolucao_n_02_2023_-_estagiarios_-_leg.pdf</t>
   </si>
   <si>
     <t>Estabelece o número limite de estagiários contratados, ocupação por área e suas respectivas atribuições e elenca o valor da bolsa auxílio do estágio, bem como dá outras providências.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/projeto_de_resolucao_n_03_2023_-_texto_inicial_na_sessao_-_leandro_mazzutti.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/projeto_de_resolucao_n_03_2023_-_texto_inicial_na_sessao_-_leandro_mazzutti.pdf</t>
   </si>
   <si>
     <t>Inclui o parágrafo único ao art. 91da Resolução nº 107/2012 que dispõem sobre o "Regimento Interno da Câmara Municipal de Frederico Westphalen- RS"</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/projeto_de_resolucao_no_04_2023_-_legislativo_-_completo_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/projeto_de_resolucao_no_04_2023_-_legislativo_-_completo_1.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a abertura de créditos adicionais suplementares do legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/requerimento_n_01_2023_constituicao_de_comissao_temporaria_especial_em_prol_da_efetiva_instalacao_da_oncologia.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/requerimento_n_01_2023_constituicao_de_comissao_temporaria_especial_em_prol_da_efetiva_instalacao_da_oncologia.pdf</t>
   </si>
   <si>
     <t>REQUERER A CONSTITUIÇÃO DE COMISSÃO TEMPORÁRIA ESPECIAL EM PROL DA EFETIVA INSTALAÇÃO DA ONCOLOGIA.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/requerimento_06_leandro_mazzutti.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/requerimento_06_leandro_mazzutti.pdf</t>
   </si>
   <si>
     <t>Requere licença do Vereador LEANDRO MAZZUTTI pelo período de 18 de julho a 25 de julho de 2023.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_no_08_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_no_08_2023.pdf</t>
   </si>
   <si>
     <t>De Prorrogação da Comissão Parlamentar de Inquérito instalada nesta Casa Legislativa, pelo requerimento N° 02/2022 e Resolução nº 05/2022.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/requerimento_no_09_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/requerimento_no_09_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de licença do vereador Jorge Alan Souza no período de 23 à 30 de agosto de 2023.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/requerimento_de_licenca_no_10_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/requerimento_de_licenca_no_10_2023.pdf</t>
   </si>
   <si>
     <t>Licença do Vereador Antonio Luiz Pinheiro.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/requerimento__no_12_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/requerimento__no_12_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja instaurada e constituída Comissão Especial Temporária para tratar de assuntos referentes a forte queda do preço do leite.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/requerimento_no_13_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/requerimento_no_13_2023.pdf</t>
   </si>
   <si>
     <t>Pedido de licença do presidente Raul Pazuch da Silva.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_de_linceca_no14_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_de_linceca_no14_2023.pdf</t>
   </si>
   <si>
     <t>Pedido de licença do vereador Gabriel Germano Lamonatto, pelo período de 15 a 29 de outubro, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Giovani Sarturi</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/requerimento_de_linceca_no15_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/requerimento_de_linceca_no15_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA DO VEREADOR GIOVANI SARTURI, PELO PERÍODO DE 16 A 30 DE NOVEMBRO, PARA TRATAR DE ASSUNTOS DE INTERESSE PARTICULAR.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Bancada PSDB</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/pedido_de_informacao_n_01_2023_-_contrato_do_estacionamento_rotativo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/pedido_de_informacao_n_01_2023_-_contrato_do_estacionamento_rotativo.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL, REFERENTE AO CONTRATO DE ESTACIONAMENTO ROTATIVO EXISTENTE.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/pedido_de_informacao_n_02_2023_-_notas_de_material_de_construcao.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/pedido_de_informacao_n_02_2023_-_notas_de_material_de_construcao.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL, FORNECIMENTO DE TODAS AS CÓPIAS E DESTINO DOS MATERIAIS DE CONSTRUÇÃO DOS ANOS 2019, 2020, 2021,2022, QUE NÃO FORAM DESTINADAS A CONSTRUÇÃO DE GINÁSIOS OU QUADRAS POLIESPORTIVAS.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pedido_de_informacao_n_03_2023_-_processo_licitatorio_n._183_2021_e_pregao_n._70_2021.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pedido_de_informacao_n_03_2023_-_processo_licitatorio_n._183_2021_e_pregao_n._70_2021.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL, REFERENTE AO PROCESSO LICITATÓRIO 183/2021 E PREGÃO 70/21.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/pedido_de_informacao_n_04_2023_-_solicitar_informacoes_sobre_as_escolas_-_seguranca.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/pedido_de_informacao_n_04_2023_-_solicitar_informacoes_sobre_as_escolas_-_seguranca.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL, REFERENTE À ESCOLAS E CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/pedido_de_informacao_n_05_2023_-_administracao_municipal_anos_2013_a_2016.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/pedido_de_informacao_n_05_2023_-_administracao_municipal_anos_2013_a_2016.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL, REFERENTE ÀS COMPRAS DIRETAS FEITAS PELA ADMINISTRAÇÃO MUNICIPAL DOS ANOS 2013, 2014, 2015 E 2016.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/pedido_de_informacao_n_06_2023_-_notas_fiscais_de_bens_moveis.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/pedido_de_informacao_n_06_2023_-_notas_fiscais_de_bens_moveis.pdf</t>
   </si>
   <si>
     <t>REFERENTE A INFORMAÇÕES DE DIVERSOS BENS MÓVEIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pedido_de_informacao_n_07_2023_-_pagamentos_realizados_a_empresas_jornalisticas.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pedido_de_informacao_n_07_2023_-_pagamentos_realizados_a_empresas_jornalisticas.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL, REFERENTE A PAGAMENTOS, REALIZADOS, PELA ADMINISTRAÇÃO MUNICIPAL DOS ANOS 2020, 2021, 2022 E 2023, EM FAVOR DAS EMPRESAS JORNALÍSTICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/pedido_de_informacao_n_08_2023_-_informacoes_tema_tea_em_escolas.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/pedido_de_informacao_n_08_2023_-_informacoes_tema_tea_em_escolas.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL, REFERENTE A ALUNOS DIAGNOSTICADOS COM TRANSTORNO ESPECTRO DE AUTISMO MATRICULADOS NAS ESCOLAS MUNICIPAIS DE FREDERICO WESTPHALEN - RS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/pedido_de_informacao_n_09_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/pedido_de_informacao_n_09_2023.pdf</t>
   </si>
   <si>
     <t>REFERENTE AOS MÉDICOS QUE PRESTAM SERVIÇOS AO MUNICÍPIO DE FREDERICO WESTPHALEN.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/pedido_de_informacao_n_10_2023_-_compras_diretas_entre_1997_a_2004.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/pedido_de_informacao_n_10_2023_-_compras_diretas_entre_1997_a_2004.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL, REFERENTE A COMPRAS DIRETAS REALIZADAS PELA ADMINISTRAÇÃO MUNICIPAL DO MUNICÍPIO DE FREDERICO WESTPHALEN - RS. DOS ANOS 1997,1998,1999, 2000, 2001,2002, 2003,2004.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pedido_de_informacao_n_11_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pedido_de_informacao_n_11_2023.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO NÚMERO DE SERVIDORES MUNICIPAIS QUE OCUPAM CARGOS EFETIVOS, COM FUNÇÃO GRATIFICADA E CARGOS EM COMISSÃO.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pedido_de_informacao_no12_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pedido_de_informacao_no12_2023.pdf</t>
   </si>
   <si>
     <t>Referente aos programas de arborização existentes no município.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/pedido_de_informacao_no13_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/pedido_de_informacao_no13_2023.pdf</t>
   </si>
   <si>
     <t>Referente à locação do Ginásio de Esportes do Clube São José pelo município, no ano de 2022.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_de_informacao_no14_2023_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_de_informacao_no14_2023_1.pdf</t>
   </si>
   <si>
     <t>Sobre a quantidade dos remédios fornecidos pela Farmácia Básica do município</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/pedido_de_informacao_no15_2023_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/pedido_de_informacao_no15_2023_1.pdf</t>
   </si>
   <si>
     <t>Lista de medicamentos fornecidos pelo município de 2013 a 2016 e de 2020 a 2023.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/projeto_de_emenda_a_lei_organica_n_001_2022____emenda_modificativa_01_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/projeto_de_emenda_a_lei_organica_n_001_2022____emenda_modificativa_01_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 58 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3996,67 +3996,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_n_01_2023_-_reparos_e_limpeza_rua_mexico_e_marginal_-_bairro_santo_inacio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_n_02_2023_-_melhorias_entre_a_linha_alto_alegre_e_a_linha_lajeado_bonito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no_03_2023_-_convocacao_dos_dentistas_concursados.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_n_04_2023_-_programa_mais_frederico_agro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_n_05_2023_-_programa_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_n_06_2023_-_reforma_da_pracinha_de_brinquedos_da_praca_da_matriz_-_mazzutti.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_n_07_2023_-_praca_fatima.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_n_08_2023_-_revitalizacao_praca_nucleo_5.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_n_09_2023_-_patrolamento_cascalhamento_e_limpeza_sarjeta_da_estrada_-_romitti.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_n_10_2023_-_implantacao_praca_publica_-_loteamento_ferrari.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_n_11_2023_-_reginaldo_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_n_12_2023_-_jorge_alan_-_rua_luis_modesti.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_n_13_2023_-_limpeza_e_conserto_bueiro_-_ruas_jose_g_e_joao_ceruti_-_bairro_j_primavera.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_n_14_2023_-_mazzutti_-_melhorias_rua_marginal_br_386_-_trecho_15_nov_e_r_cai.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/indicacao_n_15_2023_-_jorge_alan.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/indicacao_n_16_2023_-_belo_-_patrolamento_cascalhamento_e_limpeza_da_sarjeta_rua_chiquinha.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_n__17_2023_-_grade_boca_de_lobo_e_melhorias_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_n_18_2023_-_melhorias_no_calcamento_e_limpeza_da_rua_rui_ramos_-_bairro_aparecida.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_n_19_2023_-_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_n_20_2023_-_jorge_alan.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/indicacao__n_21_2023_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/indicacao__n_22_2023_-_belo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_n_23_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_n__24_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_n_25_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_n_26_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_n_27_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_n_28_2023_-_atualizacao_bolsa-auxilio_pelos_indices.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_n_29_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_n_30_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_n_031_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_n_32_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_n_33_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/indicacao_n_34_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao__no_35_2023_-_melhorias_da_rua_piratini_-_lolo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_n_36_2023__-_joselito_ambrozi.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_n37_2023_-_joselito_ambrozi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_n_038_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_n_039_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_n_40_2023_-_aline_-_alagamentos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_n_41_2023_-__ponto_de_onibus_-_aline_ferrari.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao__042_2023_-_elevador_prefeitura_mun_-_belo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_046_inacio_junior.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_047_aline_caeran.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_048_aline_caeran.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_no_049_-_parada_de_onibus_-_leandro_mazzutti.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_no_50_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao_no_51_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_no_52_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_no_053_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no_054_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no_055_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_no_056_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no_057_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no_058_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_059_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_060_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no_061_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_no_062_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_no_063_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao_no_064_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_no_065_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_no_066_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_no_067_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_no_068_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_no_069_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_no_070_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_no_071_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_072_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_no_073_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_no_074_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no_075_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_no_076_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no_077_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no_078_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_no_079_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_no_080_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_no_081_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_082_2023_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_no_083_2023_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_no_084_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/mocao_de_apoio_n_01_2023_-_contribuicoes_de_amalia_inez_felin_lavarda.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/mocao_de_aplausos_-_n_02_2023_-_57_anos_jornal_o_alto_uruguai.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/mocao_de_aplausos_-_n_03_2023_-__homenagear_o_curso_de_direito_uri.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/mocao_de_apelo_n_04_2023_-_colocacao_de_um_guarda.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/mocao_de_aplausos_ctg_rodeio_da_querencia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/mocao_de_apoio_n_06_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_de_aplausos_no_07_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/mocao_de_aplausos_08.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/mocao_09_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/mocao_10_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/mocao_11_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/mocao_de_apoio_no_12_2023_-_completo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/mocao_no_13_2023_-_completo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/mocao_de_aplausos_no_14_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/mocao_de_repudio_no15_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pedido_de_providencia_n_01_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pedido_de_providencia_n_02_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pedido_de_providencia_n_03_2023_-_melhorias_no_sistema_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pedido_de_providencia_no04_-_agua_na_rua_nucleo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pedido_de_providencia_no_05_2023_-_faixa_elevada_-_belchior_calegari.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pedido_de_providencias_no_06_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/pedido_de_providenvia_07.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/pedido_de_providencias_08.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/pedido_de_providencias_no_09_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/pedido_de_providencias_no_10_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/pedido_de_providencias_no_11_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/pedido_de_providencias_no_12_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/pedido_de_providencias_no_13_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/pedido_de_providencias_no_14_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/pedido_de_providencias_no_15_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pedido_de_providencias_no_16_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/pedido_de_providencias_no_17_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/pedido_de_providencias_no_18_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/pedido_de_providencias_no_19_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/pedido_de_providencias_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/pedido_de_providencias_no_21_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/pedido_de_providencias_no_22_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencias_no_23_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/pedido_de_providencias_no_24_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencias_no_25_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_decreto_legislativo_n_01_2023_-_alteracao_decreto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/projeto_de_decreto_legislativo_n_02_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/projeto_de_decreto_legislativo_no_03_2023__-_completo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/projeto_de_decreto_legislativo_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_decreto_legislativo_no_05_2023_-_completo_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_decreto_legislativo_06-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/projeto_decreto_legislativo_07-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/projeto_de_lei_complementar_n_001_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/projeto_de_lei_complementar_no002_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/projeto_de_lei_complementar_no003_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/projeto_de_lei_complementar_no01_2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1162/projeto_de_lei_no_001_-_revisao_geral_anual_reajuste_2023_e_ind._x_valor_frederico_final_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1165/projeto_de_lei_no_002_-_especial_convenio_agricultura.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1168/projeto_de_lei_n_004_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1169/projeto_de_lei_n005_2023__-_executivo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1170/projeto_de_lei_n_006_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1171/projeto_de_lei_n_007_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1178/projeto_de_lei_n_008_2023_-__executivo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1179/projeto_de_lei_n_009_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1180/projeto_de_lei_n_010_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_de_lei_n_011_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_n_012_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/projeto_de_lei_n_013_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/projeto_de_lei_n_014_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_lei_n_015_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/projeto_de_lei_n_016_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/projeto_de_lei_n_017_-_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/projeto_de_lei_n_018_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/projeto_de_lei_n_019_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_n_020_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/projeto_de_lei_n_021_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/projeto_de_lei_n_022_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/projeto_de_lei_n_023_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/projeto_de_lei_n_024_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/projeto_de_lei_n_025_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_lei_n_026_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/projeto_de_lei_n_027_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/projeto_de_lei_n_028_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/projeto_de_lei_n_029_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/projeto_de_lei_n_031_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/projeto_de_lei_n_032_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/projeto_de_lei_n_033_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/projeto_de_lei_n_034_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/projeto_de_lei_n_035_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/projeto_de_lei_n_036_2023_-__executivo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/projeto_de_lei_n_037_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_lei_n_038_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/projeto_de_lei_n_039_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/projeto_de_lei_n_040_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/projeto_de_lei_n_041_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_de_lei_n_042_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_n_043_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_lei_no_044_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/projeto_de_lei_n_045_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/projeto_de_lei_n_046_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/projeto_de_lei_n_047_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_n_048_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/projeto_de_lei_n_049_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_n_050_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_n_051_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/projeto_de_lei_n_052_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_n_053_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/projeto_de_lei_n_054_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/projeto_de_lei_n_055_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/projeto_de_lei_n_056_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/projeto_de_lei_n_057_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_n_058_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/projeto_de_lei_n060_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/projeto_de_lei_n_061_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/projeto_de_lei_n062_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/projeto_de_lei_n_063_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/projeto_de_lei_n_064_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/projeto_de_lei_no_065_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/projeto_de_lei_n_066_2023_-_extra.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_lei_n_067_2023_-_extra.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/projeto_de_lei_n_068_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_lei_n_069_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/projeto_de_lei_n_070_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/projeto_de_lei_n_071_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/projeto_de_lei_n_072_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/projeto_de_lei_n_073_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/projeto_de_lei_n_074_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/projeto_de_lei_n_075_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/projeto_de_lei_n_076_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/projeto_de_lei_no_077_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/projeto_de_lei_no_078_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/projeto_de_lei_080_2023_-_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/projeto_de_lei_081_2023_-_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_082_2023_-_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/projeto_de_lei_083_2023_-_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/projeto_de_lei_084_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/projeto_de_lei_085_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/projeto_de_lei_086_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/projeto_de_lei_087_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/projeto_de_lei_088_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/projeto_de_lei_089_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/projeto_de_lei_no_090_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/projeto_de_lei_no_091_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/projeto_de_lei_no_092_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/projeto_de_lei_no_093_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_de_lei_no_094_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/projeto_de_lei_no095_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/projeto_de_lei_no096_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/projeto_de_lei_no097_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/projeto_de_lei_no098_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/projeto_de_lei_no099_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/projeto_de_lei_no100_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/projeto_de_lei_no101_2023_-_executivo_-_completo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/projeto_de_lei_no102_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_de_lei_no103_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_no104_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/projeto_de_lei_no105_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/projeto_de_lei_no106_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/projeto_de_lei_no107_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/projeto_de_lei_no108_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/projeto_de_lei_no109_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/projeto_de_lei_no110_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/projeto_de_lei_no111_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/projeto_de_lei_no112_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/projeto_de_lei_no113_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/projeto_de_lei_no114_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_no115_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/projeto_de_lei_no116_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/projeto_de_lei_no117_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/projeto_de_lei_no118_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_no119_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_no120_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_lei_no121_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/projeto_de_lei_no122_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/projeto_de_lei_n_123_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/projeto_de_lei_n_124_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n_125_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_lei_no126_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_no127_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/projeto_de_lei_no128_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/projeto_de_lei_no129_2023__-_completo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/projeto_de_lei_no130_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/projeto_de_lei_no131_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no132_2023__-_completo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_de_lei_no133_2023__-_executivo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/projeto_de_lei_no134_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/projeto_de_lei_no135_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/projeto_de_lei_no136_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/projeto_de_lei_no137_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/projeto_de_lei_no139_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/projeto_de_lei_no140_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/projeto_de_lei_no141_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/projeto_de_lei_no142_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/projeto_de_lei_no143_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/projeto_de_lei_no144_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/projeto_de_lei_no146_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/projeto_de_lei_no147_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/projeto_de_lei_no150_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/projeto_de_lei_no151_2023_-_executivo_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/projeto_de_lei_no152_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/projeto_de_lei_no153_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_no154_2023_-_executivo_1.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/projeto_de_lei_n_156_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/projeto_de_lei_n_157_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/projeto_de_lei_n_158_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/projeto_de_lei_n_159_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_n_160_-executivo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/projeto_de_lei_n_161_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/projeto_de_lei_n_162_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/projeto_de_lei_n_163_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/projeto_de_lei_n_164_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1163/projeto_de_lei_n_01_2023-_revisao_salarial_camara_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1166/projeto_de_lei_n04_2023_-_reajuste_agentes_politicos_-_leg.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_lei_n_05_2023_-_cordao_girassol_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/projeto_de_lei_n_06_2023_-_legislativo_-_academia_frederiquense_de_letras.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/projeto_de_lei_n_07_2023_-_publicacao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/projeto_de_lei_08_2023_-_legislativo_-_contratacao_e_processo_seletivo_-_auxiliar_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/projeto_de_lei_no_009_2023_-_legislativo-__funcoes_e_extincao_de_cargos_lei_4.141_25.07.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/projeto_legislativo_n_10-23.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/projeto_de_lei_no_13_2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no14_2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no15_2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/projeto_de_lei_n_156_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1164/projeto_de_resolucao_-_01_-_prorrogacao_auxiliar_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1167/projeto_de_resolucao_n_02_2023_-_estagiarios_-_leg.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/projeto_de_resolucao_n_03_2023_-_texto_inicial_na_sessao_-_leandro_mazzutti.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/projeto_de_resolucao_no_04_2023_-_legislativo_-_completo_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/requerimento_n_01_2023_constituicao_de_comissao_temporaria_especial_em_prol_da_efetiva_instalacao_da_oncologia.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/requerimento_06_leandro_mazzutti.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_no_08_2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/requerimento_no_09_2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/requerimento_de_licenca_no_10_2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/requerimento__no_12_2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/requerimento_no_13_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_de_linceca_no14_2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/requerimento_de_linceca_no15_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/pedido_de_informacao_n_01_2023_-_contrato_do_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/pedido_de_informacao_n_02_2023_-_notas_de_material_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pedido_de_informacao_n_03_2023_-_processo_licitatorio_n._183_2021_e_pregao_n._70_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/pedido_de_informacao_n_04_2023_-_solicitar_informacoes_sobre_as_escolas_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/pedido_de_informacao_n_05_2023_-_administracao_municipal_anos_2013_a_2016.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/pedido_de_informacao_n_06_2023_-_notas_fiscais_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pedido_de_informacao_n_07_2023_-_pagamentos_realizados_a_empresas_jornalisticas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/pedido_de_informacao_n_08_2023_-_informacoes_tema_tea_em_escolas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/pedido_de_informacao_n_09_2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/pedido_de_informacao_n_10_2023_-_compras_diretas_entre_1997_a_2004.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pedido_de_informacao_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pedido_de_informacao_no12_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/pedido_de_informacao_no13_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_de_informacao_no14_2023_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/pedido_de_informacao_no15_2023_1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/projeto_de_emenda_a_lei_organica_n_001_2022____emenda_modificativa_01_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_n_01_2023_-_reparos_e_limpeza_rua_mexico_e_marginal_-_bairro_santo_inacio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_n_02_2023_-_melhorias_entre_a_linha_alto_alegre_e_a_linha_lajeado_bonito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no_03_2023_-_convocacao_dos_dentistas_concursados.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_n_04_2023_-_programa_mais_frederico_agro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_n_05_2023_-_programa_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_n_06_2023_-_reforma_da_pracinha_de_brinquedos_da_praca_da_matriz_-_mazzutti.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_n_07_2023_-_praca_fatima.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_n_08_2023_-_revitalizacao_praca_nucleo_5.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_n_09_2023_-_patrolamento_cascalhamento_e_limpeza_sarjeta_da_estrada_-_romitti.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_n_10_2023_-_implantacao_praca_publica_-_loteamento_ferrari.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_n_11_2023_-_reginaldo_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_n_12_2023_-_jorge_alan_-_rua_luis_modesti.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_n_13_2023_-_limpeza_e_conserto_bueiro_-_ruas_jose_g_e_joao_ceruti_-_bairro_j_primavera.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_n_14_2023_-_mazzutti_-_melhorias_rua_marginal_br_386_-_trecho_15_nov_e_r_cai.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/indicacao_n_15_2023_-_jorge_alan.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/indicacao_n_16_2023_-_belo_-_patrolamento_cascalhamento_e_limpeza_da_sarjeta_rua_chiquinha.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_n__17_2023_-_grade_boca_de_lobo_e_melhorias_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_n_18_2023_-_melhorias_no_calcamento_e_limpeza_da_rua_rui_ramos_-_bairro_aparecida.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_n_19_2023_-_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_n_20_2023_-_jorge_alan.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/indicacao__n_21_2023_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/indicacao__n_22_2023_-_belo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_n_23_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_n__24_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_n_25_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_n_26_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_n_27_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_n_28_2023_-_atualizacao_bolsa-auxilio_pelos_indices.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_n_29_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_n_30_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_n_031_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_n_32_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_n_33_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/indicacao_n_34_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao__no_35_2023_-_melhorias_da_rua_piratini_-_lolo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_n_36_2023__-_joselito_ambrozi.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_n37_2023_-_joselito_ambrozi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_n_038_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_n_039_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_n_40_2023_-_aline_-_alagamentos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_n_41_2023_-__ponto_de_onibus_-_aline_ferrari.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao__042_2023_-_elevador_prefeitura_mun_-_belo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_046_inacio_junior.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_047_aline_caeran.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_048_aline_caeran.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_no_049_-_parada_de_onibus_-_leandro_mazzutti.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_no_50_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao_no_51_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_no_52_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_no_053_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no_054_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no_055_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_no_056_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no_057_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no_058_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_059_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_060_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no_061_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_no_062_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_no_063_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao_no_064_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_no_065_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_no_066_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_no_067_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_no_068_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_no_069_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_no_070_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_no_071_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_072_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_no_073_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_no_074_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no_075_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_no_076_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no_077_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no_078_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_no_079_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_no_080_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_no_081_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_082_2023_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_no_083_2023_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_no_084_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/mocao_de_apoio_n_01_2023_-_contribuicoes_de_amalia_inez_felin_lavarda.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/mocao_de_aplausos_-_n_02_2023_-_57_anos_jornal_o_alto_uruguai.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/mocao_de_aplausos_-_n_03_2023_-__homenagear_o_curso_de_direito_uri.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/mocao_de_apelo_n_04_2023_-_colocacao_de_um_guarda.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/mocao_de_aplausos_ctg_rodeio_da_querencia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/mocao_de_apoio_n_06_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_de_aplausos_no_07_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/mocao_de_aplausos_08.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/mocao_09_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/mocao_10_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/mocao_11_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/mocao_de_apoio_no_12_2023_-_completo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/mocao_no_13_2023_-_completo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/mocao_de_aplausos_no_14_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/mocao_de_repudio_no15_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pedido_de_providencia_n_01_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pedido_de_providencia_n_02_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pedido_de_providencia_n_03_2023_-_melhorias_no_sistema_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pedido_de_providencia_no04_-_agua_na_rua_nucleo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pedido_de_providencia_no_05_2023_-_faixa_elevada_-_belchior_calegari.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pedido_de_providencias_no_06_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/pedido_de_providenvia_07.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/pedido_de_providencias_08.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/pedido_de_providencias_no_09_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/pedido_de_providencias_no_10_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/pedido_de_providencias_no_11_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/pedido_de_providencias_no_12_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/pedido_de_providencias_no_13_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/pedido_de_providencias_no_14_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/pedido_de_providencias_no_15_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pedido_de_providencias_no_16_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/pedido_de_providencias_no_17_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/pedido_de_providencias_no_18_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/pedido_de_providencias_no_19_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/pedido_de_providencias_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/pedido_de_providencias_no_21_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/pedido_de_providencias_no_22_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencias_no_23_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/pedido_de_providencias_no_24_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencias_no_25_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_decreto_legislativo_n_01_2023_-_alteracao_decreto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/projeto_de_decreto_legislativo_n_02_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/projeto_de_decreto_legislativo_no_03_2023__-_completo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/projeto_de_decreto_legislativo_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_decreto_legislativo_no_05_2023_-_completo_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_decreto_legislativo_06-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/projeto_decreto_legislativo_07-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/projeto_de_lei_complementar_n_001_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/projeto_de_lei_complementar_no002_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/projeto_de_lei_complementar_no003_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/projeto_de_lei_complementar_no01_2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1162/projeto_de_lei_no_001_-_revisao_geral_anual_reajuste_2023_e_ind._x_valor_frederico_final_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1165/projeto_de_lei_no_002_-_especial_convenio_agricultura.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1168/projeto_de_lei_n_004_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1169/projeto_de_lei_n005_2023__-_executivo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1170/projeto_de_lei_n_006_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1171/projeto_de_lei_n_007_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1178/projeto_de_lei_n_008_2023_-__executivo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1179/projeto_de_lei_n_009_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1180/projeto_de_lei_n_010_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_de_lei_n_011_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_n_012_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/projeto_de_lei_n_013_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/projeto_de_lei_n_014_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_lei_n_015_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/projeto_de_lei_n_016_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/projeto_de_lei_n_017_-_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/projeto_de_lei_n_018_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/projeto_de_lei_n_019_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_n_020_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/projeto_de_lei_n_021_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/projeto_de_lei_n_022_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/projeto_de_lei_n_023_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/projeto_de_lei_n_024_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/projeto_de_lei_n_025_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_lei_n_026_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/projeto_de_lei_n_027_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/projeto_de_lei_n_028_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/projeto_de_lei_n_029_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/projeto_de_lei_n_031_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/projeto_de_lei_n_032_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/projeto_de_lei_n_033_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/projeto_de_lei_n_034_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/projeto_de_lei_n_035_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/projeto_de_lei_n_036_2023_-__executivo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/projeto_de_lei_n_037_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_lei_n_038_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/projeto_de_lei_n_039_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/projeto_de_lei_n_040_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/projeto_de_lei_n_041_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_de_lei_n_042_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_n_043_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_lei_no_044_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/projeto_de_lei_n_045_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/projeto_de_lei_n_046_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/projeto_de_lei_n_047_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_n_048_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/projeto_de_lei_n_049_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_n_050_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_n_051_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/projeto_de_lei_n_052_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_n_053_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/projeto_de_lei_n_054_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/projeto_de_lei_n_055_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/projeto_de_lei_n_056_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/projeto_de_lei_n_057_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_n_058_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/projeto_de_lei_n060_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/projeto_de_lei_n_061_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/projeto_de_lei_n062_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/projeto_de_lei_n_063_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/projeto_de_lei_n_064_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/projeto_de_lei_no_065_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/projeto_de_lei_n_066_2023_-_extra.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_lei_n_067_2023_-_extra.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/projeto_de_lei_n_068_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_lei_n_069_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/projeto_de_lei_n_070_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/projeto_de_lei_n_071_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/projeto_de_lei_n_072_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/projeto_de_lei_n_073_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/projeto_de_lei_n_074_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/projeto_de_lei_n_075_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/projeto_de_lei_n_076_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/projeto_de_lei_no_077_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/projeto_de_lei_no_078_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/projeto_de_lei_080_2023_-_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/projeto_de_lei_081_2023_-_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_082_2023_-_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/projeto_de_lei_083_2023_-_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/projeto_de_lei_084_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/projeto_de_lei_085_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/projeto_de_lei_086_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/projeto_de_lei_087_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/projeto_de_lei_088_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/projeto_de_lei_089_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/projeto_de_lei_no_090_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/projeto_de_lei_no_091_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/projeto_de_lei_no_092_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/projeto_de_lei_no_093_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_de_lei_no_094_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/projeto_de_lei_no095_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/projeto_de_lei_no096_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/projeto_de_lei_no097_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/projeto_de_lei_no098_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/projeto_de_lei_no099_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/projeto_de_lei_no100_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/projeto_de_lei_no101_2023_-_executivo_-_completo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/projeto_de_lei_no102_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_de_lei_no103_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_no104_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/projeto_de_lei_no105_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/projeto_de_lei_no106_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/projeto_de_lei_no107_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/projeto_de_lei_no108_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/projeto_de_lei_no109_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/projeto_de_lei_no110_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/projeto_de_lei_no111_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/projeto_de_lei_no112_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/projeto_de_lei_no113_2023_extra_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/projeto_de_lei_no114_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_no115_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/projeto_de_lei_no116_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/projeto_de_lei_no117_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/projeto_de_lei_no118_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_no119_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_no120_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_lei_no121_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/projeto_de_lei_no122_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/projeto_de_lei_n_123_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/projeto_de_lei_n_124_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n_125_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_lei_no126_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_no127_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/projeto_de_lei_no128_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/projeto_de_lei_no129_2023__-_completo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/projeto_de_lei_no130_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/projeto_de_lei_no131_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no132_2023__-_completo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_de_lei_no133_2023__-_executivo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/projeto_de_lei_no134_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/projeto_de_lei_no135_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/projeto_de_lei_no136_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/projeto_de_lei_no137_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/projeto_de_lei_no139_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/projeto_de_lei_no140_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/projeto_de_lei_no141_2023_-_executivo_-_extra.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/projeto_de_lei_no142_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/projeto_de_lei_no143_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/projeto_de_lei_no144_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/projeto_de_lei_no146_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/projeto_de_lei_no147_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/projeto_de_lei_no150_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/projeto_de_lei_no151_2023_-_executivo_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/projeto_de_lei_no152_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/projeto_de_lei_no153_2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_no154_2023_-_executivo_1.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/projeto_de_lei_n_156_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/projeto_de_lei_n_157_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/projeto_de_lei_n_158_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/projeto_de_lei_n_159_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_n_160_-executivo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/projeto_de_lei_n_161_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/projeto_de_lei_n_162_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/projeto_de_lei_n_163_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/projeto_de_lei_n_164_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1163/projeto_de_lei_n_01_2023-_revisao_salarial_camara_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1166/projeto_de_lei_n04_2023_-_reajuste_agentes_politicos_-_leg.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_lei_n_05_2023_-_cordao_girassol_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/projeto_de_lei_n_06_2023_-_legislativo_-_academia_frederiquense_de_letras.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/projeto_de_lei_n_07_2023_-_publicacao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/projeto_de_lei_08_2023_-_legislativo_-_contratacao_e_processo_seletivo_-_auxiliar_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/projeto_de_lei_no_009_2023_-_legislativo-__funcoes_e_extincao_de_cargos_lei_4.141_25.07.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/projeto_legislativo_n_10-23.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/projeto_de_lei_no_13_2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no14_2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no15_2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/projeto_de_lei_n_156_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1164/projeto_de_resolucao_-_01_-_prorrogacao_auxiliar_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1167/projeto_de_resolucao_n_02_2023_-_estagiarios_-_leg.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/projeto_de_resolucao_n_03_2023_-_texto_inicial_na_sessao_-_leandro_mazzutti.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/projeto_de_resolucao_no_04_2023_-_legislativo_-_completo_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/requerimento_n_01_2023_constituicao_de_comissao_temporaria_especial_em_prol_da_efetiva_instalacao_da_oncologia.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/requerimento_06_leandro_mazzutti.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_no_08_2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/requerimento_no_09_2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/requerimento_de_licenca_no_10_2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/requerimento__no_12_2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/requerimento_no_13_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_de_linceca_no14_2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/requerimento_de_linceca_no15_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/pedido_de_informacao_n_01_2023_-_contrato_do_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/pedido_de_informacao_n_02_2023_-_notas_de_material_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pedido_de_informacao_n_03_2023_-_processo_licitatorio_n._183_2021_e_pregao_n._70_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/pedido_de_informacao_n_04_2023_-_solicitar_informacoes_sobre_as_escolas_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/pedido_de_informacao_n_05_2023_-_administracao_municipal_anos_2013_a_2016.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/pedido_de_informacao_n_06_2023_-_notas_fiscais_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pedido_de_informacao_n_07_2023_-_pagamentos_realizados_a_empresas_jornalisticas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/pedido_de_informacao_n_08_2023_-_informacoes_tema_tea_em_escolas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/pedido_de_informacao_n_09_2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/pedido_de_informacao_n_10_2023_-_compras_diretas_entre_1997_a_2004.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pedido_de_informacao_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pedido_de_informacao_no12_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/pedido_de_informacao_no13_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_de_informacao_no14_2023_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/pedido_de_informacao_no15_2023_1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/projeto_de_emenda_a_lei_organica_n_001_2022____emenda_modificativa_01_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="192.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>