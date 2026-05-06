--- v0 (2026-02-03)
+++ v1 (2026-05-06)
@@ -54,2949 +54,2949 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Composição: PSDB- Progressistas- PDT</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_01.2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_01.2022.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de aumentar o padrão de referência do adicional de insalubridade dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_no_2.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_no_2.docx</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE DETERMINE A REGULAMENTAÇÃO DA POLÍTICA PÚBLICA DO FORNECIMENTO GRATUITO DE ABSORVENTES HIGIÊNICOS PARA ADOLESCENTES E MULHERES DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_no_3.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_no_3.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL A NECESSIDADE URGENTE DE QUE SEJA IMPLANTADA UMA ACADÊMIA AO AR LIVRE, NA RUA JOÃO CERUTTI A QUAL FAZ ESQUINA COM A RUA JOSÉ GUTKOSKI E TERMINA NA ESQUINA COM A JOÃO EUGÊNIO MAZZOTTI.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_no_4.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_no_4.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE PROCEDA A REARBORIZAÇÃO DA RUA DO COMÉRCIO DO MUNICÍPIO DE FREDERICO WESTPHALEN-RS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no5.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no5.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL A NECESSIDADE URGENTE DE CONSERTAR UM BURACO EXISTENTE NA RUA ANALÍSIO BOSSONI, NO BAIRRO PRIMAVERA, EM FREDERICO WESTPHALEN-RS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Antônio Luiz Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_n06.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_n06.pdf</t>
   </si>
   <si>
     <t>Indicado ao Poder Executivo que sejam ampliados e implementados programas de incentivos aos artesãos e artesãs, no sentido de oferecer cursos preparatórios e programas de auxílio na comercialização dos podutos.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_no_7.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_no_7.docx</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJAM FEITAS MELHORIAS NAS VIAS: RUA CAIÇARA, TRAVESSA CIPRESTE E RUA ANDRÉ RUBIN.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Bancada MDB</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_n08.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_n08.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que realize a atualização da Bolsa-Auxílio pelos índices inflacionários de 2019 a 2022 e inclua dispositivo na Lei Municipal 3.391/2009, que facilite a atualização inflacionária anual da Bolsa-Auxílio paga aos estagiários.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_n09.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_n09.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL, QUE REALIZE A ALTERAÇÃO NA LEI MUNICIPAL 4.494, DE 2 DE ABRIL DE 2018, REFERENTE AO ESTACIONAMENTO ROTATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_n_10.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_n_10.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de estudos sobre a viabilidade de implantar através de processo licitatório, transporte coletivo urbano, ligando os bairros, bairros - Centro e vice-versa.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_n_11.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_n_11.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal de determine melhorias no cercamento físico e no cercamento eletrônico do Cemitério Municipal.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_n_12.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_n_12.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal que determine regulamentação fixando lâmpadas de LED como padrão no território municipal, bem como de um Plano Municipal de substituição gradativa das lâmpadas atuais por LED na iluminação pública.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_n_13.2022.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_n_13.2022.docx</t>
   </si>
   <si>
     <t>Necessidade de disponibilizar recursos financeiros para obra do Corpo de Bombeiros de Frederico Westphalen.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/950/5._indicacao_n_14.2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/950/5._indicacao_n_14.2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de estudos para levar a termo política de orientação de preservação dos riachos, como forma de despoluição.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n15.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n15.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal para que determine junto a Secretaria competente a necessidade de estudo e viabilidade de instalação de uma parada de ônibus na Rua Mauricio Cardoso, nas proximidades da empresa Difremel.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n16-_linha_manfio.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n16-_linha_manfio.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade urgente de disponibilizar recursos para a troca do encanamento de água do poço que atende os moradores das linhas Manfio, Vanelli e Boa Esperança.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_17-2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_17-2022.pdf</t>
   </si>
   <si>
     <t>Possibilidade de Implantação do Aplicativo ”Frederico Digital”.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_no_18.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>Contratação de Empresa Privada, para terceirizar os serviços da Iluminação pública.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_19.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_19.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja dada continuidade ao calçamento na Rua Garibaldi até o Santuário de Schoenstatt, interligando com a estrada que segue a Vila Faguense. Também, que seja feito o calçamento de acesso até a Associação dos Motoristas.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_20.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_20.docx</t>
   </si>
   <si>
     <t>Indica a necessidade urgente de dar destinação à localidade que comportava o Hospital do Dr. Ayres Cerutti, que foi recebido em doação, a fim de que seja reformado para tornar-se sede do Centro de Atenção Psicossocial de Frederico Westphalen (CAPS).</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_21.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_21.docx</t>
   </si>
   <si>
     <t>Colocação de placas de indicação nas estradas do interior.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_22.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_22.docx</t>
   </si>
   <si>
     <t>Que seja instituído no Ensino Fundamental da Rede Pública Municipal o estudo de noções básicas sobre Educação Financeira e Economia Doméstica.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_23.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_23.docx</t>
   </si>
   <si>
     <t>Necessidade de colocação de boca de lobo na Rua Doutor Alcides Cerutti, no Bairro Barril.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_24.2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_24.2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a implantação de projetos de auxílio a reformas e consertos de moradias para as pessoas de baixa renda.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_25.2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_25.2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo melhorias na Estação de Tratamento de Esgoto do Núcleo 5.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_26.2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_26.2022.pdf</t>
   </si>
   <si>
     <t>Aponta ao Executivo a necessidade de melhorias na Rua Curió, no Bairro Barril.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n_27_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n_27_-_2022.pdf</t>
   </si>
   <si>
     <t>Aponta a necessidade da elaboração de Projeto de Lei, para pagamento de incentivo financeiro aos Agentes Comunitários de Saúde e Agentes de combate a Endemias.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_28.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja feito recapeamento asfáltico na Rua Paranaguá, no Bairro Centro.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_29.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo de FW que sejam feitas melhorias na Rua Sete, no Bairro São Francisco de Paula.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_n30_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_n30_-_2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o rebaixamento no caminhódromo na Rua Maurício Cardoso com a esquina da Rua Castro Alves.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n_31.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n_31.pdf</t>
   </si>
   <si>
     <t>Aponta ao Executivo a necessidade de implementar melhorias em calçamento na Linha Pedras Brancas, na saída da ERS-591.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_32.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Aponta a necessidade de projetos de incentivo financeiros aos autores de obras literárias, objetivando a sua publicação.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_33.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo determine junto à Secretaria competente a possibilidade de estudo e posterior execução de melhorias na tubulação pluvial da Rua Daltro Filho, no Bairro Barril.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n_34_-_criacao_do_conselho_municipal_diversidade_sexual_e_de_genero.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n_34_-_criacao_do_conselho_municipal_diversidade_sexual_e_de_genero.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de criação do Conselho Municipal dos Direitos da Diversidade Sexual e de Gênero no município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_35.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito calçamento em frente à Sociedade Bangu, na Linha São Luiz.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_-_linha_boa_esperanca.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_-_linha_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal para que determine junto a Secretaria competente a necessidade de reparos e melhorias na estrada da Linha Boa Esperança.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_37.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_37.pdf</t>
   </si>
   <si>
     <t>Necessidade de gestionar junto aos órgãos competentes a conclusão das passarelas próximas a Rua Caí e ao trevo de acesso aos bairros São José e Santo Inácio, após o viaduto.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_38.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_38.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de redutor de velocidade na Rua 15 de Novembro, no trecho onde está situada a Padaria Primavera.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_39.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na estrada da Linha São José.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/indicacao_40.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Aponta a necessidade de melhorias nas ruas dos bairros São José e São Francisco de Paula.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_41.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Aponta a necessidade de melhorias no calçamento da comunidade do Alto Alegre.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_42.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na estrada da Linha Locatelli que dá acesso a Linha Ponte Preta.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_43.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na rua Antônio Dionísio Ceolin, no bairro Distrito Industrial.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_44.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal a realização dos Jogos Abertos da Primavera.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_-_aparicio_borges.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_-_aparicio_borges.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal para que determine junto à Secretaria competente a necessidade de tornar parte da Rua Aparício Borges uma via de mão única.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_rua_ipe.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_rua_ipe.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal para que determine junto à Secretaria competente a necessidade executar melhorias na Rua Ipê, no bairro Aparecida, colocando tapa-buraco.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_-_bairro_distrito_industrial.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_-_bairro_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal para que determine junto à Secretaria competente a necessidade executar melhorias na Avenida Industrial no bairro Distrito Industrial.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_-_rua_garibaldi.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_-_rua_garibaldi.pdf</t>
   </si>
   <si>
     <t>Solicita que seja terminado o calçamento do prolongamento da Rua Garibaldi.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_-_parcelamento_iptu.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_-_parcelamento_iptu.pdf</t>
   </si>
   <si>
     <t>Solicita que se estude a possibilidade do parcelamento do IPTU, de empreendedores locais, em até doze meses.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_nico_estacionamento.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_nico_estacionamento.pdf</t>
   </si>
   <si>
     <t>Aponta a necessidade de revisar o contrato com a Permissionária ou Concessionária dos serviços de estacionamento</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_rua_cai.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_rua_cai.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Rua Caí, entre a Avenida João Muniz Reis e a BR-386.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_nico_estacionamento.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_nico_estacionamento.pdf</t>
   </si>
   <si>
     <t>Necessidade de revisar o contrato com a Permissionária ou Concessionária dos Serviços de estacionamento, para que consta: proibição de cobrança de multa de estacionamento quando não houver saldo da pessoa cadastrada ou que a permissionário ou concessionária se responsabilize em comunicar via telefone o saldo do contribuinte.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_linha_getulio_vargas.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_linha_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal que sejam feitas melhorias na estrada liga a Linha Getúlio Vargas ao Distrito Castelinho.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Indica a necessidade de implementar melhorias em vias rurais nas comunidades da Linha Santos Anjos e Linha São José.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_55.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que providencie veículo adaptado para o transporte de pessoas com dificuldade e locomoção (cadeirante) para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_56.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal para que conceda reajuste ao padrão de vencimentos do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_-_melhorias_de_vias_publicas.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_-_melhorias_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal para que determine junto à Secretaria competente a necessidade de reparos e melhorias em vias públicas.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_atendimento_bocal.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_atendimento_bocal.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria da Saúde, de acordo com as possibilidades orçamentárias, a elaboração de Plano Específico para tratamento bocal das pessoas carentes, compreendendo: Atendimento dental preventivo e curativo, bem como, providenciar próteses, quando necessário.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_n_59_2022_-_linha_pedras_branca.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_n_59_2022_-_linha_pedras_branca.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal para que determine junto à Secretaria competente a necessidade de implementar melhorias na Linha Pedras Brancas com patrolamento e cascalhamento da via rural.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_60.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que realize a atualização salarial dos profissionais bibliotecários.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_n_61_2022_-_rotatoria_cruzamento_ruas_indicadas.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_n_61_2022_-_rotatoria_cruzamento_ruas_indicadas.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe Do Poder Executivo Municipal para que providencie uma rotatória no cruzamento das Ruas Carlos Gomes e Alfredo Haubert neste município.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_62.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe Do Poder Executivo Municipal para que determine junto a secretaria competente o cascalhamento na via Linha Iraí.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_63.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que sejam feito pavimentação asfáltica na Rua Sirio Binoto, Bairro Aparecida-Frederico Westphalen – RS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_n_64_2022_-_estrada_interior.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_n_64_2022_-_estrada_interior.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal para que determine junto a Secretaria competente a necessidade de executar melhorias em estrada do interior.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/mocao_de_apoio_n_01_-_2022_susepe.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/mocao_de_apoio_n_01_-_2022_susepe.pdf</t>
   </si>
   <si>
     <t>Apoio ao chamamento de todos os aprovados na primeira fase, do concurso vigente da SUSEPE-RS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/mocao_de_apoio_n_002_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/mocao_de_apoio_n_002_-_2022.pdf</t>
   </si>
   <si>
     <t>Apoio à instalação de uma UTI pediátrica no município de Frederico Westphalen ou região, em uma proximidade de no máximo 100km.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/mocao_de_aplauso_cavalarianos_chama_crioula.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/mocao_de_aplauso_cavalarianos_chama_crioula.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos cavalarianos da Chama Crioula</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/mocao_de_apelo_-_enfermagem.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/mocao_de_apelo_-_enfermagem.pdf</t>
   </si>
   <si>
     <t>Visa solicitar com urgência a definição de soluções possíveis para o custeio de pagamento do piso salarial da enfermagem.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>PDP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_de_providencia_01.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_de_providencia_01.docx</t>
   </si>
   <si>
     <t>QUE SE PROVIDENCIE AS MELHORIAS NECESSÁRIAS NA RUA CAXIAS DO SUL, BAIRRO IPIRANGA, A FIM DE GARANTIR A TRAFEGABILIDADE DA VIA, BEM COMO A SEGURANÇA E DIGNIDADE DOS MORADORES DO LOCAL.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pedido_de_providencia_02.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pedido_de_providencia_02.docx</t>
   </si>
   <si>
     <t>QUE SE PROVIDENCIEM MELHORIAS NA RUA BRASILIA TRECHO ENTRE A RUA GARIBALDI E SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/919/7._pedido_de_providencias_n_03.2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/919/7._pedido_de_providencias_n_03.2022.pdf</t>
   </si>
   <si>
     <t>Realização de vistoria técnica na ponte sobre o rio Pardo, na linha Barra Grande.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/951/pedido_de_providencias_n_04.2022.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/951/pedido_de_providencias_n_04.2022.docx</t>
   </si>
   <si>
     <t>Solicita que seja reformado o asfalto do trevo de entrada principal do município até a Rua do Comércio, sejam feitas as pinturas dos cordões e sinalizações e também que sejam recolocadas as luminárias restantes.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/952/pedido_de_providencias_n_05.2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/952/pedido_de_providencias_n_05.2022.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, juntamente com a Secretaria competente, implemente melhorias em via rural na comunidade da Linha Iraí.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pedido_de_providencias_n_06.2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pedido_de_providencias_n_06.2022.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nas Ruas Curitiba e 43 do Bairro São José.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/954/pedido_de_providencias_n_07.2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/954/pedido_de_providencias_n_07.2022.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no calçamento da via rural da Linha São José.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/976/pedido_de_providencia_no_9.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/976/pedido_de_providencia_no_9.pdf</t>
   </si>
   <si>
     <t>Necessidade de providenciar a troca de lâmpadas da iluminação pública do trajeto entre a BR-386 e o campus da UFSM de Frederico Westphalen.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/994/pedido_de_providencia_10.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/994/pedido_de_providencia_10.docx</t>
   </si>
   <si>
     <t>Colocação de bocas de lobo na Rua 12, no Bairro São Cristóvão, e terraplanagem ao lado da lagoa.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1009/pedido_de_providencia_n_11_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1009/pedido_de_providencia_n_11_-_2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que providencie um redutor de velocidade na chegada da comunidade de Pedras Brancas.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/pedido_12.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/pedido_12.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja realizada a limpeza na Rua Honorato Giacomello.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/pedido_13.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/pedido_13.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que sejam providenciadas melhorias na Rua Santo Cerutti, e que seja colocado um redutor de velocidade em frente as instalações do SAMU.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/pedido_14.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/pedido_14.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que sejam providenciadas melhorias na iluminação pública nas Linhas Pedras Brancas, Marques e Mazzonetto.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_de_providencia_15.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_de_providencia_15.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam feitas melhorias na estrada em frente à Escola de Educação Infantil São Cristóvão, colocando calçamento, ou que seja feita a pavimentação adequada.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1031/pedido_de_providencia_16.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1031/pedido_de_providencia_16.pdf</t>
   </si>
   <si>
     <t>Que se providencie mais guardas no Cemitério Municipal de Frederico Westphalen, para que o local possa ter segurança 24 horas por dia.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/pedido_de_providencia_17.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/pedido_de_providencia_17.pdf</t>
   </si>
   <si>
     <t>Solicita que se providencie uma operação tapa-buracos na Rua Nove, acesso ao Núcleo 5.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/pedido_de_providencia_18.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/pedido_de_providencia_18.pdf</t>
   </si>
   <si>
     <t>Necessidade de recuperação da Rua Padre Afonso Correa no sentido Duque de Caxias até a Rua Alfredo Haubert, no Bairro Santo Inácio.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pedido_de_providencia_19.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pedido_de_providencia_19.pdf</t>
   </si>
   <si>
     <t>Necessidade de reparos da Rua Presidente Kennedy esquina com a Rua Miguel Couto.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/pedido_de_providencia_no_20.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/pedido_de_providencia_no_20.pdf</t>
   </si>
   <si>
     <t>Necessidade de recuperação do calçamento da Rua Curió, no Bairro Barril.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pedido_de_providencia_21.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pedido_de_providencia_21.pdf</t>
   </si>
   <si>
     <t>Necessidade de providenciar melhorias nos banheiros da Praça da Matriz.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_de_providencia_-_belonir_-_reparos_na_rua_ivoti.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_de_providencia_-_belonir_-_reparos_na_rua_ivoti.pdf</t>
   </si>
   <si>
     <t>Que se providencie recuperação da Rua Ivoti no sentido Monsenhor Vitor Batistella até a Rua Aparício Borges.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pedido_de_providencias_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pedido_de_providencias_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal para que se providencie a colocação de iluminação pública na esquina da Rua Guarani com a Rua Tupã.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pedido_de_providencias_25.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pedido_de_providencias_25.pdf</t>
   </si>
   <si>
     <t>Que se providencie as melhorias necessárias na Rua Luiz Mazzonetto, Bairro Jardim Primavera, a fim de garantir a trafegabilidade da via, bem como a segurança e melhor acesso a escola.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/pedido_de_providencias_-_banheiros_praca_barril.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/pedido_de_providencias_-_banheiros_praca_barril.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal para que se providencie a abertura dos banheiros na Praça do Barril, para que possa ser usado por todos que frequentam a praça e demais locais.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pedido_de_providencias_27.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pedido_de_providencias_27.pdf</t>
   </si>
   <si>
     <t>Que se providenciem reformas e melhorias na estrutura física do cemitério Público municipal de Frederico Westphalen/RS.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/981/projeto_de_decreto_legislativo_n_01.2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/981/projeto_de_decreto_legislativo_n_01.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas dos administradores do Executivo Municipal de Frederico Westphalen, José Alberto Panosso e Diogo Duarte; e do presidente do Legislativo, Inácio Roberto Panosso Junior, referente ao exercício de 2019.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1041/projeto_de_decreto_legislativo_n_02_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1041/projeto_de_decreto_legislativo_n_02_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a implantação e adequação do Sistema de Controle Legislativo e disciplina a sua utilização na Câmara de Vereadores de FW (Projeto da Mesa Diretora)</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/projeto_de_decreto_legislativo_n_03_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/projeto_de_decreto_legislativo_n_03_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão da Condecoração do Mérito Farroupilha Barril.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/decreto_homenagem_educacao.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/decreto_homenagem_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da condecoração do “Mérito Educacional Barril” destinado a professores que contribuíram com o desenvolvimento da educação no âmbito do município de Frederico Westphalen/RS.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/projeto_de_lei_complementar_no_002_-_altera_001.1990_-_35_consignacao_em_folha.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/projeto_de_lei_complementar_no_002_-_altera_001.1990_-_35_consignacao_em_folha.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Complementar nº 001, de 20 de agosto de 1990, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/projeto_de_lei_complementar_no_003_-_altera_e_inclui_dispositivos_lc4_-_novo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/projeto_de_lei_complementar_no_003_-_altera_e_inclui_dispositivos_lc4_-_novo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Municipal Complementar nº 4, de 21 de dezembro de 2018, que disciplina o sistema tributário do município e institui o novo código tributário municipal e dá outras providências.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_no_001_-_abono_fundeb.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_no_001_-_abono_fundeb.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de abono aos profissionais da educação básica em efetivo exercício, da rede municipal de ensino, para atingir o mínimo de 70% (setenta por cento) dos recursos anuais totais dos recursos do FUNDEB destinados ao pagamento da remuneração desses profissionais, e dá outras providências.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_no_002_-_revisao_geral_anual_reajuste_2022_e_data-base_frederico_final.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_no_002_-_revisao_geral_anual_reajuste_2022_e_data-base_frederico_final.docx</t>
   </si>
   <si>
     <t>Altera dispositivos de Lei Municipal, concede Revisão Geral Anual e reajuste dos vencimentos, salários, subsídios, jetons, proventos e pensões, dos servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_no_003_-_cred._especial_compensacao_previdenciaria.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_no_003_-_cred._especial_compensacao_previdenciaria.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial para incluir conta orçamentária de despesa, no orçamento municipal de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_lei_no_004_-_institui_cartao_auxilio_alimentacao.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_lei_no_004_-_institui_cartao_auxilio_alimentacao.docx</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Cartão Auxílio-Alimentação aos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_no_005_-_anistia_troca-troca.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_no_005_-_anistia_troca-troca.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a anistiar créditos decorrentes do Programa de Incentivo aos Produtores Rurais, dá outras providências.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_no_006_-_incetivo_futebol_estadual.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_no_006_-_incetivo_futebol_estadual.docx</t>
   </si>
   <si>
     <t>Institui programa de incentivo e apoio ao Futebol Profissional no Município de Frederico Westphalen, e dá outras providências.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_no_007_-_escolinha.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_no_007_-_escolinha.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar o Programa Escolinha Municipal de Esportes e dá outras providências.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/915/projeto_de_lei_no_008_-_prorrogacao_contratos_temporarios.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/915/projeto_de_lei_no_008_-_prorrogacao_contratos_temporarios.docx</t>
   </si>
   <si>
     <t>Define situação como de excepcional interesse público e autoriza a prorrogação de contratos emergenciais (Prorrogação de contratos temporários)</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/916/projeto_de_lei_no_009_-_convocacao_de_veterinario.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/916/projeto_de_lei_no_009_-_convocacao_de_veterinario.docx</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional de veterinária para regime complementar de trabalho.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/917/projeto_de_lei_no_010_-_contratacao_serventes_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/917/projeto_de_lei_no_010_-_contratacao_serventes_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial (Contratação de serventes).</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/918/projeto_de_lei_no_011_-_hdp_130k.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/918/projeto_de_lei_no_011_-_hdp_130k.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade (Repasses mensais de R$130 mil para auxiliar na manutenção da UTI)</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/923/pl_012.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/923/pl_012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial, e dá outras providências (contratação de dois condutores de veículos de emergência).</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/924/projeto_de_lei_no_013_-_especiais_saude.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/924/projeto_de_lei_no_013_-_especiais_saude.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais especiais e dá outras providências (Repasses Secretaria de Saúde)</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/925/projeto_de_lei_no_014_-_especiais_convenios.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/925/projeto_de_lei_no_014_-_especiais_convenios.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais especiais e dá outras providências (Convênios Secretarias de Educação, Esporte, Meio Ambiente, Obras e Agricultura)</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_no_015_-_pavimenta_rs_-_isencao_contribuicao_melhoria.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_no_015_-_pavimenta_rs_-_isencao_contribuicao_melhoria.docx</t>
   </si>
   <si>
     <t>Declara de interesse público, social e econômico obra de melhoria, autoriza o Poder Executivo a dispensar o lançamento e a cobrança da contribuição de melhoria, e dá outras providências (Pavimenta RS: isenção contribuição de melhoria)</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/927/projeto_de_lei_no_016_-_abertura_convenios_recurso_estradas_rurais.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/927/projeto_de_lei_no_016_-_abertura_convenios_recurso_estradas_rurais.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais especiais e dá outras providências (Repasses federais destinados à pavimentação de ruas/estradas rurais do Município, assim como para a Aquisição de Patrulha Agrícola Mecanizada – Escavadeira Hidráulica).</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/930/projeto_de_lei_no_017_-_anistia_mangueiras.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/930/projeto_de_lei_no_017_-_anistia_mangueiras.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a anistiar créditos decorrentes do Programa de Incentivo à Fertirrigação Canalizada (Anistia mangueiras)</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/931/projeto_de_lei_no_018_-_incentivo_longo_dalla_nora_getelina_e_spanavelo.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/931/projeto_de_lei_no_018_-_incentivo_longo_dalla_nora_getelina_e_spanavelo.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo à Sociedades Empresárias Limitadas (Mercado Longo, Marcenaria Junior e Dalla Nora, Getelina Móveis e Clerion Móveis).</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_no_019_-_incentivo_metalurgica_tapajos.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_no_019_-_incentivo_metalurgica_tapajos.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo à Sociedade Empresária Limitada (Metalúrgica Tapajós).</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_no_020_-_incentivo_grametal_certo.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_no_020_-_incentivo_grametal_certo.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo à Sociedade Empresária Limitada (Grametal).</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/934/projeto_de_lei_no_021_-_incentivo_garbin.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/934/projeto_de_lei_no_021_-_incentivo_garbin.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo à Sociedade Empresária Limitada (Garbin Distribuidora de Bebidas e Transportes).</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_lei_no_022_-_incentivo_bertoletti.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_lei_no_022_-_incentivo_bertoletti.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo à Sociedade Empresária Limitada (Bertoletti MetalMecânica).</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/947/projeto_de_lei_no_023_-_cria_fg_saude_e_assist._social.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/947/projeto_de_lei_no_023_-_cria_fg_saude_e_assist._social.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Funções Gratificadas (nas Secretarias de Saúde e Assistência Social) do Município de Frederico Westphalen, e dá outras providências.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_lei_no_024_-_altera_1424_-_administrador_de_emei.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_lei_no_024_-_altera_1424_-_administrador_de_emei.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1.424, de 20 de agosto de 1990 (busca criar cargo para administrador de escola municipal de educação infantil).</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/937/projeto_de_lei_no_025_-_cria_cargo_coordenador_equipe_multi.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/937/projeto_de_lei_no_025_-_cria_cargo_coordenador_equipe_multi.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo no Quadro de Cargos e Funções Públicas do Município e dá outras providências (buscar criar Cargo em Comissão para Coordenador da Equipe Multidisciplinar).</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/928/projeto_de_lei_no_026_-_contratacao_serventes.docx.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/928/projeto_de_lei_no_026_-_contratacao_serventes.docx.docx</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial (Contratação de quatro serventes)</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/938/projeto_de_lei_no_027_-_servidao_de_passagem_adao.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/938/projeto_de_lei_no_027_-_servidao_de_passagem_adao.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar escritura pública de servidão de passagem, e dá outras providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/929/projeto_de_lei_no_028_-_contratacao_educacao_-_monitor_e_secretario_de_escola.docx.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/929/projeto_de_lei_no_028_-_contratacao_educacao_-_monitor_e_secretario_de_escola.docx.docx</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial (contratação de 46 monitores escolares)</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_no_029_-_adf_13_019.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_no_029_-_adf_13_019.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo de fomento com a Associação dos Deficientes Físicos de Frederico Westphalen (Repasse de R$ 230 mil)</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_no_030_-_regularizacao_auto_eletrica_beto.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_no_030_-_regularizacao_auto_eletrica_beto.docx</t>
   </si>
   <si>
     <t>Autoriza o desmembramento do lote nº 07-A com área de 1.381m², de matrícula nº 29.023 e unificar com o lote nº 05, com área de 677,55m², de matrícula nº 16.885 (regularização de imóvel urbano - Auto Elétrica Beto).</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/940/projeto_de_lei_no_031_-_altera_lei_4.709_transito.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/940/projeto_de_lei_no_031_-_altera_lei_4.709_transito.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.709, e dá outras providências (Referente ao Departamento Municipal de Trânsito)</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/944/projeto_de_lei_no_032_-_especiais.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/944/projeto_de_lei_no_032_-_especiais.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e dá outras providências (Patrulhas Agrícolas, repasses Conselho Tutelar)</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/941/projeto_de_lei_no_033_-_emater.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/941/projeto_de_lei_no_033_-_emater.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar acordo de cooperação com a Associação Rio-Grandense de empreendimentos de assistência técnica e extensão rural – Emater/RS (Programa Cozinha Escola)</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_de_lei_no_034_.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_de_lei_no_034_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar permuta de fração de terras do munícipio por outra fração de terras de propriedade da empresa Marcos Lima Imóveis Ltda, e dá outras providências.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/943/projeto_de_lei_no_035_-_altera_lei_3.950_processos_administrativos.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/943/projeto_de_lei_no_035_-_altera_lei_3.950_processos_administrativos.docx</t>
   </si>
   <si>
     <t>Altera dispositivo de leis municipais aumentando o valor pago aos funcionários do município que atuam em Processos Administrativos e Sindicâncias Investigatórias.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/942/projeto_de_lei_no_036_-_prorrogacao_contrato__eng.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/942/projeto_de_lei_no_036_-_prorrogacao_contrato__eng.docx</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contratos emergenciais dispostos na Lei 4.858 de 2021 (engenheiros do município).</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/948/3._projeto_de_lei_no_037_-_doacao_onibus.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/948/3._projeto_de_lei_no_037_-_doacao_onibus.doc</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para doação de bem móvel público para fins culturais e dá outras providências (Doação de ônibus à empresa Clarice Regina Piovesan Borghezan - Mundo Ferroviário em Miniatura)</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/945/projeto_de_lei_no_038_-_25_de_julho.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/945/projeto_de_lei_no_038_-_25_de_julho.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo de fomento com o Centro Cultural 25 de Julho (Repasses de R$ 400 mensais, por um ano)</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/946/projeto_de_lei_no_039_-_metalurgica_marion.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/946/projeto_de_lei_no_039_-_metalurgica_marion.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo a Sociedade Empresária Limitada (Metalúrgica Marion)</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/957/projeto_de_lei_no_040_-_cria_cargo_de_bibliotecario.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/957/projeto_de_lei_no_040_-_cria_cargo_de_bibliotecario.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Bibliotecário no quadro dos cargos estipulados pela Lei Municipal nº 1.424/1990</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/958/projeto_de_lei_no_041_-_contratacao_educacao_psicologo.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/958/projeto_de_lei_no_041_-_contratacao_educacao_psicologo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de contratação temporária de excepcional interesse público, e dá outras providências (Um psicólogo para a Equipe Multidisciplinar da Secretaria de Educação)</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/959/projeto_de_lei_no_042_-_prorrogacao_contratos.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/959/projeto_de_lei_no_042_-_prorrogacao_contratos.docx</t>
   </si>
   <si>
     <t>Define situação como de excepcional interesse público e autoriza a prorrogação de contratos emergenciais, e dá outras providencias (prorrogação de 60 contratos de servidores)</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/960/projeto_de_lei_no_043_-_contratacoes_saude.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/960/projeto_de_lei_no_043_-_contratacoes_saude.docx</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial, e dá outras providências (um psicólogo, um farmacêutico e três atendentes de farmácia)</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_de_lei_no_044_-_contratacao_assistencia__psicologo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_de_lei_no_044_-_contratacao_assistencia__psicologo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de contratação temporária de excepcional interesse público, e dá outras providências (Contratação de um psicólogo para a Secretaria Municipal de Assistência Social e Habitação)</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_no_045_-_arboriza_frederico_e_comite.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_no_045_-_arboriza_frederico_e_comite.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Arborização e Paisagismo Urbano no Município de  Frederico Westphalen, denominado “Arboriza Frederico".</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de_lei_no_046_-_equipe_multidisciplinar_licenciamento_ambiental.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de_lei_no_046_-_equipe_multidisciplinar_licenciamento_ambiental.pdf</t>
   </si>
   <si>
     <t>Institui a Equipe Técnica Multidisciplinar no âmbito do Licenciamento Ambiental na Secretaria Municipal do Meio Ambiente (SeMMA).</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_lei_no_047__-_ctg_querencia.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_lei_no_047__-_ctg_querencia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Cooperação com o Centro de Tradições Gaúchas Rodeio da Querência (Repasse, em parcela única, de R$ 20 mil ao CTG para auxiliar na realização do 22º Rodeio Crioulo Interestadual do município de Frederico Westphalen).</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_no_048_-_convocacao_de_veterinario.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_no_048_-_convocacao_de_veterinario.pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/973/projeto_de_lei_no_049.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/973/projeto_de_lei_no_049.pdf</t>
   </si>
   <si>
     <t>Altera o Mapa de Zoneamento Urbano - Anexo IV, do Plano Diretor de Desenvolvimento Integrado (PDDI) do Município de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/974/projeto_de_lei_no_050_.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/974/projeto_de_lei_no_050_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público e autoriza contratação em caráter temporário e emergencial (Contratação de Veterinário para o Frangos Piovesan)</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_lei_no_051_-_contratacao_agricultura_operador_e_motorista.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_lei_no_051_-_contratacao_agricultura_operador_e_motorista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público e autoriza contratação em caráter temporário e emergencial de um operador de máquinas e um motorista.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/988/projeto_de_lei_no_052_-_contratacoes__agentes_de_combate_a_endemias.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/988/projeto_de_lei_no_052_-_contratacoes__agentes_de_combate_a_endemias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público e autoriza contratação em caráter temporário e emergencial de quatro agentes de combate a endemias.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_de_lei_no_053_-_programa_tec._em_agropecuaria_-_custeio_tcc.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_de_lei_no_053_-_programa_tec._em_agropecuaria_-_custeio_tcc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Incentivo à Educação voltada ao meio rural e dá outras providências.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_de_lei_no_054__-_mais_medicos_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_de_lei_no_054__-_mais_medicos_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder benefícios aos médicos participantes do Projeto Mais Médicos para o Brasil.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/985/projeto_de_lei_no_055_-_suplementacoes_saude.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/985/projeto_de_lei_no_055_-_suplementacoes_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar para a aquisição de insumos para a manutenção do funcionamento das Unidades Básicas de Saúde do Município, e ainda, para a manutenção do deslocamento de pacientes do município para outros centros de referências em saúde no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_de_lei_no_056_-_recursos_covid19_portarias.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_de_lei_no_056_-_recursos_covid19_portarias.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e dá outras providências (Trata-se da abertura de crédito adicional especial para inclusão dos repasses recebidos Fundo a Fundo do Ministério da Saúde para Enfrentamento de Emergência de Saúde Coronavírus (COVID19). Tal inclusão se faz necessária uma vez que os recursos foram destinados por Portarias com fins específicos.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/983/projeto_de_lei_no_057__-_parcelamento_inss.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/983/projeto_de_lei_no_057__-_parcelamento_inss.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar parcelamento para pagamento de débitos previdenciários com a Receita Federal do Brasil (RFB), e dá outras providências.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/996/projeto_de_lei_no_058_-_convenio_hdp_-_ortopedista.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/996/projeto_de_lei_no_058_-_convenio_hdp_-_ortopedista.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a celebrar Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade Divina Providência- HDP e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/982/projeto_de_lei_no_059_-_santo_caeran.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/982/projeto_de_lei_no_059_-_santo_caeran.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber, em doação, Projetos de Engenharia, objetivando o asfaltamento da Rua Santo Caeran.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/997/1_projeto_de_lei_no_060_-_cria_cargo_gestor_das_condicionalidades_programa_auxilio_brasil.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/997/1_projeto_de_lei_no_060_-_cria_cargo_gestor_das_condicionalidades_programa_auxilio_brasil.pdf</t>
   </si>
   <si>
     <t>Cria o Cargo de Gestor das Condicionalidades do Programa Social Auxílio Brasil.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/999/projeto_de_lei_n_061_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/999/projeto_de_lei_n_061_-_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação de um operador de máquinas, dois motoristas, um lavador, um lubrificador e um pedreiro pelo prazo de seis meses e prorrogável por igual período uma única vez (com emenda modificativa).</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_no_063_-_convocacao_de_veterinario_90__90.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_no_063_-_convocacao_de_veterinario_90__90.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4.337, de 14 de outubro de 2016, e autoriza a convocação de profissional de veterinária para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/projeto_de_lei_no_064_-_altera_lei_voce_pavimenta.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/projeto_de_lei_no_064_-_altera_lei_voce_pavimenta.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.925/2021, que institui o Programa Você Pavimenta.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_de_lei_no_065_-_altera_lei_4.444_-_taxis.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_de_lei_no_065_-_altera_lei_4.444_-_taxis.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 4.444, que dispõe acerca das normas para a exploração do serviço público de transporte individual por táxi no âmbito do Município. Fica estabelecido que com o falecimento ou a incapacidade do permissionário, seja permitido ao Departamento Municipal de Trânsito e Mobilidade alterar os pontos de estacionamento fixados ou suprimidos pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_066_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_066_-_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação de cinco serventes, com contrato de seis meses prorrogável por igual período.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_no_067_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_no_067_-_2022.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Municipal nº 4.962, modificando o nível de instrução necessária para participar do processo seletivo para o cargo de Monitor Educacional.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_de_lei_no_068_-_liga_de_combate_ao_cancer_pronto.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_de_lei_no_068_-_liga_de_combate_ao_cancer_pronto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com a Liga Feminina de Combate ao Câncer, Núcleo de Frederico Westphalen (Repasse no valor de R$ 133.472,00).</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/projeto_de_lei_n_069_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/projeto_de_lei_n_069_-_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a realizar a contratação de profissionais para área da Saúde (um técnico em enfermagem, um monitor de oficina de artes, um servente, dois motoristas e um enfermeiro).</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_de_lei_n_070_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_de_lei_n_070_-_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2°, do art. 61 da Lei Municipal nº 3.286, de 27 de junho de 2008, que institui o Plano Diretor de Desenvolvimento Integrado do Município, visando regulamentar os lotes constantes em frente às zonas de interesse especial.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/projeto_de_lei_no_071_-_creditos_especiais_-_emendas__parlamentares.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/projeto_de_lei_no_071_-_creditos_especiais_-_emendas__parlamentares.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos a serem aplicados em pavimentações asfálticas e poliédricas, e também na aquisição de equipamentos destinados à Casa Familiar Rural.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/projeto_de_lei_no_072_-_creditos_especiais_saude.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/projeto_de_lei_no_072_-_creditos_especiais_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos para aquisição de equipamentos odontológicos, com recursos de repasses do Fundo Estadual de Saúde, de acordo com a Portaria SES/RS.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/projeto_de_lei_no_073_-_creditos_especiais_reabertura_convenios_-_ginasios.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/projeto_de_lei_no_073_-_creditos_especiais_reabertura_convenios_-_ginasios.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos para aquisição de equipamentos para agroindústria e para reinclusão do crédito orçamentário destinado à reforma e modernização de quadras de esporte.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/projeto_de_lei_no_074_-_contratacao_obras_operario.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/projeto_de_lei_no_074_-_contratacao_obras_operario.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de quatro operários especializados, pelo prazo de seis meses, para suprir as demandas da Secretaria Municipal de Obras, Viação e Serviços Urbanos (com emenda modificativa).</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/projeto_de_lei_no_075_-_piso_ace_e_acs_2sm_ec_120.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/projeto_de_lei_no_075_-_piso_ace_e_acs_2sm_ec_120.pdf</t>
   </si>
   <si>
     <t>Estabelece o piso salarial profissional aos Agentes Comunitários de Saúde e aos Agentes de Combate a Endemias, em conformidade com o disposto na Emenda Constitucional nº 120, de 5 de maio de 2022.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/projeto_de_lei_no_076_-_altera_lei_3.460_-_fundectur.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/projeto_de_lei_no_076_-_altera_lei_3.460_-_fundectur.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado a transferir a edificação, com a área total de 191,24m² (cento e noventa e um metros quadrados e vinte e quatro decímetros quadrados), com 2 (dois) pavimentos, destinada para um portal turístico (Fundectur)</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/projeto_de_lei_n_077.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/projeto_de_lei_n_077.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a transferir R$ 7 mil em recursos financeiros, através de Termo de Fomento, à entidade sem fins lucrativos, a Associação de Lutas do Médio Alto Uruguai (ALMAU).</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/projeto_de_lei_no_078_-_calcada_legal.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/projeto_de_lei_no_078_-_calcada_legal.pdf</t>
   </si>
   <si>
     <t>Institui o Programa ‘’Calçada Legal’’ no município.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/projeto_de_lei_no_079_-_altera_lei_4.566_-_suas.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/projeto_de_lei_no_079_-_altera_lei_4.566_-_suas.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4.566, de 07 de novembro de 2018 (Altera a nomenclatura do antigo Programa Bolsa Família para apenas Programa de Transferência de Renda)</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/projeto_de_lei_no_080_-_altera_lei_4.423_-_idoso.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/projeto_de_lei_no_080_-_altera_lei_4.423_-_idoso.pdf</t>
   </si>
   <si>
     <t>Altera o tempo de funcionamento exigido para que grupos da terceira idade, legalmente instituídos, possam receber auxílios municipais (Lei do Idoso).</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/projeto_de_lei_no_081_-_motoclube_jacques_pich_-_10k.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/projeto_de_lei_no_081_-_motoclube_jacques_pich_-_10k.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a transferir recursos financeiros, no valor de R$10 mil, através da celebração de Termo de Fomento à entidade “Moto Clube Jacques Pich”, nos termos da Lei Federal nº 13.019/2014.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/projeto_de_lei_no_082_-_subvencoes_sociais.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/projeto_de_lei_no_082_-_subvencoes_sociais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Colaboração, no valor de R$15 mil cada, para cinco entidades de Assistência Social: Associação de Deficientes Físicos de FW (ADF), Associação dos Pais e Amigos dos Excepcionais (Apae), Lar dos Idosos São Vicente de Paulo, Promenor e Associação de Desenvolvimento Social no Norte RS.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/projeto_de_lei_no_083_-__altera_lei_4467_-_politica_ambiental.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/projeto_de_lei_no_083_-__altera_lei_4467_-_politica_ambiental.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Municipal nº 4.467, que objetiva a adequação legislativa municipal em atendimentos aos procedimentos administrativos junto ao Sistema Nacional de Controle da Origem dos Produtos Florestais (Sinaflor).</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei_no_084_-_semana_farroupilha_-_aff_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei_no_084_-_semana_farroupilha_-_aff_-_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a transferir recursos financeiros, no valor de R$50 mil, através da celebração de Termo de Fomento, à entidade Associação Farroupilha Frederiquense (AFF), nos termos da Lei Federal n° 13.019/2014.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/projeto_de_lei_no_085_-_incentivo_financeiro_industria_-_dalla_costa_24-08.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/projeto_de_lei_no_085_-_incentivo_financeiro_industria_-_dalla_costa_24-08.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder incentivo financeiro, no valor de R$122.428,80, para a empresa agroindustrial Irmãos Dalla Costa LTDA.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/projeto_de_lei_no_086_-_incentivo_horas-maquina_-_rubens.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/projeto_de_lei_no_086_-_incentivo_horas-maquina_-_rubens.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo a Empresa Individual de Responsabilidade Limitada, e dá outras providências (Concede incentivo, por meio de horas-máquina, à Empresa Rubens A. C. Haubert Eireli)</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/projeto_de_lei_no_087_-_ldo_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/projeto_de_lei_no_087_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/projeto_de_lei_no_088_-_afred_-_fw_em_luz.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/projeto_de_lei_no_088_-_afred_-_fw_em_luz.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Colaboração com Associação Frederiquense de Desenvolvimento (Afred), com a finalidade de custear o "Frederico em Luz"</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/projeto_de_lei_no_089_-_contratacao_educacao_profs.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/projeto_de_lei_no_089_-_contratacao_educacao_profs.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação em caráter temporário e emergencial de seis professores de Educação Infantil.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/projeto_de_lei_no_090_-_cria_cargo_gerente_de_parcerias_e_convenios.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/projeto_de_lei_no_090_-_cria_cargo_gerente_de_parcerias_e_convenios.pdf</t>
   </si>
   <si>
     <t>Cria cargo comissionado e função gratificada no Quadro de Cargos e Funções Públicas do Município de Frederico Westphalen, e dá outras providências (cria o cargo comissionado de Gestor Municipal de Convênios e a Função Gratificada de Gerente Municipal de Convênios e Contratos, vinculado à Secretaria Municipal de Coordenação e Planejamento).</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/projeto_de_lei_no_091_-_altera_lei_5015_-_liga.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/projeto_de_lei_no_091_-_altera_lei_5015_-_liga.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 5.015, de 05 de agosto de 2022, e dá outras providências (autoriza o Poder Executivo a alterar a classificação orçamentária, ajustando o recurso de R$ 133.472,00 a ser repassado para Liga Feminina de Combate ao Câncer, Núcleo de Frederico Westphalen).</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/projeto_de_lei_no_092_-_especiais_convenios.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/projeto_de_lei_no_092_-_especiais_convenios.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e dá outras providências (autoriza a abertura de créditos adicionais especiais, destinados à aquisição de patrulha e equipamentos agrícolas para a Secretaria Municipal de Agricultura).</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/projeto_de_lei_no_093_-_altera_lei_2976_rpps.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/projeto_de_lei_no_093_-_altera_lei_2976_rpps.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2.976, de 28 de outubro de 2005, que Reestrutura o Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Frederico Westphalen, e dá outras providências (alterar apenas as alíquotas de contribuição para promover o equacionamento do déficit atuarial do Regime Próprio de Previdência)</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/projeto_de_lei_no_094_-_show_de_premios_-_cdl_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/projeto_de_lei_no_094_-_show_de_premios_-_cdl_-_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento à entidade, “Câmara De Dirigentes Lojistas De Frederico Westphalen – CDL”, nos termos da Lei Federal nº 13.019/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/projeto_de_lei_no_095_-_especiais_convenios.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/projeto_de_lei_no_095_-_especiais_convenios.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e dá outras providências (visa a inclusão de crédito orçamentário destinado à aquisição de patrulha mecanizada para a Linha Milani, pelo Projeto/Atividade 1.307 da Secretaria Municipal de Agricultura).</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/projeto_de_lei_no_096_-_cancela_lancamento_indevido_iptu_industria.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/projeto_de_lei_no_096_-_cancela_lancamento_indevido_iptu_industria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de lançamento indevido de IPTU de empresa instalada no município na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/projeto_de_lei_no_097_-_magia_da_patinacao.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/projeto_de_lei_no_097_-_magia_da_patinacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo de fomento com o Clube de Patinação Artística Magia da Patinação, e dá outras providências.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/projeto_de_lei_no_098_-_cedencia_educador_promenor.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/projeto_de_lei_no_098_-_cedencia_educador_promenor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar acordo de cooperação com a Associação Frederiquense de Promoção do Menor - Promenor para a cedência de servidores, e dá outras providências.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/projeto_de_lei_no_099_-_25_de_julho_novo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/projeto_de_lei_no_099_-_25_de_julho_novo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de termo de fomento, à entidade sem fins lucrativos "Centro Cultural 25 de Julho", nos termos da Lei Federal n°13.019/2014 e Decreto Municipal n° 072/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/projeto_de_lei_no_100_-_cria_cargo_interprete_de_libras.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/projeto_de_lei_no_100_-_cria_cargo_interprete_de_libras.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de provimento efetivo de intérprete de Libras no quadro de cargos e funções públicas do município, e dá outras providências.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/projeto_de_lei_no_101_-_meninas_e_meninos_olimpicos.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/projeto_de_lei_no_101_-_meninas_e_meninos_olimpicos.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do município o dia municipal das meninas e meninos olímpicos, e institui no âmbito municipal o Prêmio Meninas e Meninos Olímpicos, e dá outras providências.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/projeto_de_lei_no_102_-_especiais_saude.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/projeto_de_lei_no_102_-_especiais_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e dá outras providências (será destinado ao projeto/atividade n° 1308 da Secretaria Municipal de Saúde, para aquisição de equipamentos odontológicos e de equipamentos para rede de serviços de atenção básica em saúde).</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/projeto_de_lei_no_103_-_prorrogacao_contratos_engenheiro_e_operador.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/projeto_de_lei_no_103_-_prorrogacao_contratos_engenheiro_e_operador.pdf</t>
   </si>
   <si>
     <t>Define situação como de excepcional interesse público e autoriza a prorrogação por tempo determinado de contratos temporários emergenciais, e dá outras providencias (autoriza a Administração Pública a prorrogar por mais 06 (seis) meses, os contratos temporários, e de excepcional interesse público, de Operador de Máquinas).</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/projeto_de_lei_no_104_-_prorrogacao_contratos_engenheiro_e_veterinario.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/projeto_de_lei_no_104_-_prorrogacao_contratos_engenheiro_e_veterinario.pdf</t>
   </si>
   <si>
     <t>Define situação como de excepcional interesse público e autoriza a prorrogação por tempo determinado de contratos temporários emergenciais, e dá outras providencias (autoriza a Administração Pública a prorrogar por mais 06 (seis) meses, os contratos temporários, e de excepcional interesse público, dos profissionais de Médico Veterinário e Engenheiro Civil).</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/projeto_de_lei_no_105_-_recebimento_ginasio_sao_joao_do_porto.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/projeto_de_lei_no_105_-_recebimento_ginasio_sao_joao_do_porto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação de imóvel em doação do ESPORTE CLUBE SÃO JOÃO.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/projeto_de_lei_no_106_-_altera_lei_pedro_donin.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/projeto_de_lei_no_106_-_altera_lei_pedro_donin.pdf</t>
   </si>
   <si>
     <t>Inclui e altera dispositivos na Lei Municipal nº 3.299, de 28 de agosto de 2008, que autoriza o Poder Executivo a receber imóvel urbano como dação em pagamento.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/projeto_de_lei_no_107_-_termo_de_fomento_consepro.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/projeto_de_lei_no_107_-_termo_de_fomento_consepro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Fomento com o CONSEPRO -Conselho Comunitário Pró Segurança Pública de Frederico Westphalen, abrir crédito adicional especial no orçamento vigente e dá outras providências (presente projeto de lei tem por objetivo repassar o valor de R$ 5.000,00 (cinco mil reais) para o CONSEPRO, visando custear o projeto Convênio Pró-Segurança Policia Ambiental).</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/projeto_de_lei_no_108_-_museu_-_uri.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/projeto_de_lei_no_108_-_museu_-_uri.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Universidade Regional Integrada do Alto Uruguai e das Missões, para a realização do projeto ‘’Planejamento Estratégico do Museu Municipal’’, e dá outras providências.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/projeto_de_lei_no_109_-_conserto_buracos_e_valas_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/projeto_de_lei_no_109_-_conserto_buracos_e_valas_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do conserto de buracos e valas abertos nas vias públicas no âmbito do município, e dá outras providências.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/projeto_de_lei_no_110_-_paramotor.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/projeto_de_lei_no_110_-_paramotor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com o Grupo Paramotor Alto Uruguai, para a realização do projeto ‘’ 1º Encontro de Paramotor, Paratrike, Trike do Alto Uruguai, e dá outras providências.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_no_111_-_especiais_saude_e_obras.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_no_111_-_especiais_saude_e_obras.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/projeto_de_lei_no_113_-_prorrogacao_contratos_educacao__motorista_e_servente.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/projeto_de_lei_no_113_-_prorrogacao_contratos_educacao__motorista_e_servente.pdf</t>
   </si>
   <si>
     <t>Define situação como de excepcional interesse público e autoriza a prorrogação por tempo determinado de contratos temporários emergenciais, e dá outras providencias (solicitam a prorrogação dos contratos administrativos temporários de profissionais nas funções de servente e motorista, vinculados à Secretaria de Educação).</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/projeto_de_lei_no_114_-_prorrogacao_contrato_saude_-_nutricionista.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/projeto_de_lei_no_114_-_prorrogacao_contrato_saude_-_nutricionista.pdf</t>
   </si>
   <si>
     <t>Define situação como de excepcional interesse público e autoriza a prorrogação por tempo determinado de contrato temporário emergencial, e dá outras providencias (autoriza a Administração Pública a prorrogar por mais 06 (seis) meses, o contrato temporário, e de excepcional interesse público, de profissional na função de Nutricionista).</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/projeto_de_lei_no_115_-_convenio_hdp_-_lavanderia_novo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/projeto_de_lei_no_115_-_convenio_hdp_-_lavanderia_novo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade Divina Providência- HDP e dá outras providências.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/projeto_de_lei_no_116_-_empresario_ano_-_ae_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/projeto_de_lei_no_116_-_empresario_ano_-_ae_-_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento à entidade, “Associação Empresarial de Frederico Westphalen – AE”, nos termos da Lei Federal nº 13.019/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/projeto_de_lei_no_117_-_prorrogacao_contrato_saude_-_ace.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/projeto_de_lei_no_117_-_prorrogacao_contrato_saude_-_ace.pdf</t>
   </si>
   <si>
     <t>Define situação como de excepcional interesse público e autoriza a prorrogação por tempo determinado de contrato temporário emergencial, e dá outras providencias (prorrogar por mais 06 (seis) meses, o contrato temporário, e de excepcional interesse público, de profissional na função de Agente de Combate à Endemias).</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/projeto_de_lei_no_118_-_nomeia_praca_cazarolli.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/projeto_de_lei_no_118_-_nomeia_praca_cazarolli.pdf</t>
   </si>
   <si>
     <t>Denomina de ‘’Praça José Luís Cazarolli’’, o logradouro compreendido entre a Rua Assis Brasil e Rua Sete de Setembro.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/projeto_de_lei_no_119_-_nomeia_praca_girolamo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/projeto_de_lei_no_119_-_nomeia_praca_girolamo.pdf</t>
   </si>
   <si>
     <t>Denomina de ‘’Praça Girolomo Noe Manfio’’, o logradouro compreendido entre a Rua Brasília, Rua Aimoré, e Tv. Abel Donin, no Bairro Fátima.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/projeto_de_lei_no_120_-_loa_2023.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/projeto_de_lei_no_120_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Frederico Westphalen para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/projeto_de_lei_no_121_-_altera_lm_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/projeto_de_lei_no_121_-_altera_lm_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que altera os arts. 41 e 66 da Lei Municipal nº 4.169, de 26 de março de 2015, que dispõe sobre a política municipal de proteção aos direitos da criança e dos adolescentes e dá outras providências.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/projeto_de_lei_no_122_-_prorrogacao_contratos_assistente_social_e_agente_visitador_pim.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/projeto_de_lei_no_122_-_prorrogacao_contratos_assistente_social_e_agente_visitador_pim.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que autoriza a Administração Pública a prorrogar por mais 06(seis) meses, os contratos temporários, emergenciais e excepcionais, autorizados pelas Leis Municipais nº 4.840/2021 e 4.859/2021, nas funções de Assistente Social, e Agente Visitador do Pim.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/projeto_de_lei_no_123_-_contratacoes_saude_2023_tecnico_enfermeiro_farmaceutico_servente_atendente_auxiliar_motorista_e_acs.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/projeto_de_lei_no_123_-_contratacoes_saude_2023_tecnico_enfermeiro_farmaceutico_servente_atendente_auxiliar_motorista_e_acs.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe sobre necessidade temporária de excepcional interesse público, autorizando contratação em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/projeto_de_lei_no_124_-_professores_vilson.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/projeto_de_lei_no_124_-_professores_vilson.pdf</t>
   </si>
   <si>
     <t>Define e caracteriza a permanência de situação de excepcional interesse público, autoriza o poder executivo municipal a efetuar a prorrogação de contratos de trabalho de pessoal contratado por tempo determinado, a suspender temporariamente contratos de trabalho, e da outras providências.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/projeto_de_lei_no_125_-_consim_-_revisado.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/projeto_de_lei_no_125_-_consim_-_revisado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Frederico Westphalen a integrar o Consórcio de Saúde Intermunicipal – CONSIM, organizado como Associação Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/projeto_de_lei_no_126_-_altera_lei_1036_-_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/projeto_de_lei_no_126_-_altera_lei_1036_-_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos da Lei Municipal nº 1.036, de 23 de novembro de 1984.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/projeto_de_lei_no_127_-_contratacao_obras_motorista_e_gari.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/projeto_de_lei_no_127_-_contratacao_obras_motorista_e_gari.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/projeto_de_lei_no_128_-_convocacao_de_veterinario_90__90.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/projeto_de_lei_no_128_-_convocacao_de_veterinario_90__90.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional de veterinária para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_de_lei_no_129_-_contratacao_de_professores.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_de_lei_no_129_-_contratacao_de_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal por tempo determinado, para atender à necessidade temporária de excepcional e relevante interesse público, e dá outras providencias.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/projeto_de_lei_no_130_-_alteracao_4.779_-_condominio_fechado_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/projeto_de_lei_no_130_-_alteracao_4.779_-_condominio_fechado_1.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos da Lei Municipal nº 4.779, de 23 de junho de 2020.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/projeto_de_lei_no_131_-_gratificacao_previne_brasil.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/projeto_de_lei_no_131_-_gratificacao_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação por desempenho – Previne Brasil para profissionais da Secretaria Municipal de Saúde responsáveis pelo registro dos indicadores no sistema.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/projeto_de_lei_no_132_-_termo_de_fomento_guarani_futebol_clube.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/projeto_de_lei_no_132_-_termo_de_fomento_guarani_futebol_clube.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomentocom o Guarani Futebol Clube.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/projeto_de_lei_no_133_-_convenio_hdp_sobreaviso_e_sobreaviso_clinico_23-12-2022_2.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/projeto_de_lei_no_133_-_convenio_hdp_sobreaviso_e_sobreaviso_clinico_23-12-2022_2.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lei_no_134_-_convenio_hdp_rue_3.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lei_no_134_-_convenio_hdp_rue_3.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a celebrar Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade Divina Providência - HDP e dá outras providências.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_lei_no_135_-_contratacao_de_professores_-_26-12.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_lei_no_135_-_contratacao_de_professores_-_26-12.pdf</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/projeto_de_lei_no_136_-_contratacao_obras_motorista_e_gari_26-12.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/projeto_de_lei_no_136_-_contratacao_obras_motorista_e_gari_26-12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial, e dá outras providências</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>20221</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_01_-_revisa_vencimentos_servidores_legislativo.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_01_-_revisa_vencimentos_servidores_legislativo.docx</t>
   </si>
   <si>
     <t>Revisa os vencimentos e as gratificações dos Servidores ativos, inativos e pensionistas da Câmara de Vereadores de Frederico Westphalen/RS.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>20222</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_02_revisa_vencimentos_dos_secretarios_municipais.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_02_revisa_vencimentos_dos_secretarios_municipais.docx</t>
   </si>
   <si>
     <t>Concede a revisão  geral anual dos vencimentos e salários dos Secretários Municipais.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>20223</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_03_revisa_vencimentos_do_prefeito_vice_e_vereadores.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_03_revisa_vencimentos_do_prefeito_vice_e_vereadores.docx</t>
   </si>
   <si>
     <t>Concede a revisão geral anual dos subsídios do Prefeito, Vice-prefeito e Vereadores do Município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>20224</t>
   </si>
   <si>
     <t>Leandro Mazzutti</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_de_lei_no_04_-_altera_dispositivo_de_lei_municipal.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_de_lei_no_04_-_altera_dispositivo_de_lei_municipal.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.141 de 10 de fevereiro de 2015 (Atribuições do Assistente Legislativo)</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>20225</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_de_lei_no_05_-_contratacao_tecnico_e_agente.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_de_lei_no_05_-_contratacao_tecnico_e_agente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de contratação temporária de excepcional interesse público (Contratação de um Técnico de Informática e um Assistente Legislativo)</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>20227</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/975/pl_07.2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/975/pl_07.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Lei de “Publicidade Sem Custos”, que trata da incorporação de mecanismos digitais para a ampliação do Princípio da Publicidade em todas as modalidades de licitação, sem qualquer aumento de custos para o município.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>20228</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/979/projeto_de_lei_n_08_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/979/projeto_de_lei_n_08_-_2022.pdf</t>
   </si>
   <si>
     <t>Define situação como de excepcional interesse público e autoriza a prorrogação de contrato emergencial.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>20229</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/projeto_de_lei_n_09.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/projeto_de_lei_n_09.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio “Mulher Cidadã” no Município de Frederico Westphalen.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/949/2._resolucao_de_mesa_n_01.2022.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/949/2._resolucao_de_mesa_n_01.2022.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o valor da Bolsa Auxílio Estágio aos estagiários da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/980/projeto_de_resolucao_n_02_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/980/projeto_de_resolucao_n_02_-_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a digitalização de documentos que estão no arquivo da Câmara de Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/995/projeto_de_resolucao_meninas_olimpicas.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/995/projeto_de_resolucao_meninas_olimpicas.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Meninas Olímpicas no âmbito da Câmara de Vereadores Frederico Westphalen.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/projeto_de_resolucao_-_estudantes_olimpicos.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/projeto_de_resolucao_-_estudantes_olimpicos.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Estudantes Olímpicos no âmbito da Câmara de Vereadores de Frederico Westphalen</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/projeto_de_resolucao_n_05_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/projeto_de_resolucao_n_05_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a correção dos valores e pagamentos de diárias no âmbito do Poder Legislativo de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/projeto_de_resolucao_06.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/projeto_de_resolucao_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de recursos orçamentários da Câmara de Vereadores (transferência de fundos orçamentários da Câmara de Vereadores ao Poder Executivo).</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/projeto_de_resolucao_-_destinacao_dotacoes.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/projeto_de_resolucao_-_destinacao_dotacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de recursos orçamentários da Câmara Municipal de Vereadores de Frederico Westphalen.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_resolucao_09_-_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_resolucao_09_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de recursos orçamentários da Câmara Municipal de Vereadores de Frederico Westphalen (este projeto visa a destinação ao Poder Executivo de R$200.000,00 (duzentos mil reais) com a finalidade de facilitar a execução de diversas políticas públicas).</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/projeto_de_resolucao_n_10_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/projeto_de_resolucao_n_10_2022.pdf</t>
   </si>
   <si>
     <t>Inclui um parágrafo único ao art. 91 da Resolução nº 107/2012, que “Dispõe sobre o regimento interno da Câmara Municipal de Frederico Westphalen – RS."</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/requerimento_001_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/requerimento_001_2022.pdf</t>
   </si>
   <si>
     <t>Requer apreciação e deliberação para realização de audiência pública a fim de tratar a respeito do destinado da área denominada de "Casarão da Cemapa" (Requerimento feito pela Mesa Diretora)</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/requerimento_002_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/requerimento_002_2022.pdf</t>
   </si>
   <si>
     <t>A mesa diretora requer a apreciação do Ofício Nº 233/2022 GAB e deliberação de pedido de licença para o prefeito se ausentar do município no período entre os dias 15 de junho a 4 de julho.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>Bancada Progressistas</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/requerimento_03.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requer abertura de Comissão Parlamentar de Inquérito para averiguar a existência ou não de irregularidades no Setor de Compras da Prefeitura de FW (Requerimento realizados pelas Bancadas do Progressistas e do PSDB)</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/requerimento_n_04.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/requerimento_n_04.pdf</t>
   </si>
   <si>
     <t>Requer abertura de Comissão Parlamentar de Inquérito para averiguar a existência ou não de irregularidades no Setor de Compras da Prefeitura de FW (Requerimento feito pela Bancada do MDB)</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>Jorge Alan Souza</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_005_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_005_2022.pdf</t>
   </si>
   <si>
     <t>Requer licença do mandato de vereador, de 17 de agosto a 3 de outubro, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Legislação</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/requerimento_n_06_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/requerimento_n_06_2022.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para debater acerca da possibilidade de devolução antecipada das sobras orçamentárias da Câmara de Vereadores ao Poder Executivo.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>Giovani Sarturi</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/requerimento_n_07_2022.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/requerimento_n_07_2022.pdf</t>
   </si>
   <si>
     <t>Concede Licença ao vereador Giovani Sarturi por motivos pessoais.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/911/pedido_de_informacao_01.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/911/pedido_de_informacao_01.docx</t>
   </si>
   <si>
     <t>Solicita ao prefeito municipal as ações, programas e estratégias desenvolvidas nas unidades de Saúde do município; quem são os profissionais da saúde que atuam nos referidos programas, ações e estratégias, do quesito anteriormente questionado; qual a carga horária de cada profissional em cada Ação, Programa e Estratégia e qual o percentual de participação financeira da União, do Estado e do Município nestas ações, programas e estratégias desenvolvidas nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/921/6._pedido_de_informacao_n_02.2022.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/921/6._pedido_de_informacao_n_02.2022.docx</t>
   </si>
   <si>
     <t>Pedido ao Senhor Prefeito Municipal, referente ao veículo do “Medicamento Em Casa”.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/922/5._pedido_de_informacao_n_03.2022.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/922/5._pedido_de_informacao_n_03.2022.docx</t>
   </si>
   <si>
     <t>Pedido ao Senhor Prefeito Municipal, referente a Farmácia Especial, CAPS e valor investido na aquisição de medicamentos.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/956/pedido_do_informacao_n_04.2022.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/956/pedido_do_informacao_n_04.2022.docx</t>
   </si>
   <si>
     <t>Solicitam ao Senhor Prefeito Municipal para que no prazo previsto no art. 16, inc. XVI, letra “a”, da Lei Orgânica Municipal, apresente a esta Casa Legislativa, informações referentes aos contratos administrativos de nºs. 490/2019, 491/2019, 492/2019, 493/2019 e 494/2019, todos firmados entre o Município de Frederico Westphalen e Sidnei Moreira Pinturas EIRELI ME.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/963/3._pedido_de_informacaon_05_-_postos_de_saude.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/963/3._pedido_de_informacaon_05_-_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, referente às Unidades Básicas de Saúde existentes no município.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pedido_de_informacao_06.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pedido_de_informacao_06.pdf</t>
   </si>
   <si>
     <t>Ao senhor Prefeito Municipal, referente a compra e dispensa de medicamentos.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pedido_de_informacao_07.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pedido_de_informacao_07.pdf</t>
   </si>
   <si>
     <t>Referente ao Programa de Desenvolvimento Econômico na Atividade Incentivo à Qualificação Profissional.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/pedido_de_informacao_08.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/pedido_de_informacao_08.pdf</t>
   </si>
   <si>
     <t>Referente ao Programa Morar Melhor.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pedido_informacao_09.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pedido_informacao_09.pdf</t>
   </si>
   <si>
     <t>Solicita que o pedido de informação seja encaminhado ao Secretário ao Secretário Municipal de esportes com o seguinte pedido: Quais são os nomes de todos os jogadores, com a respectiva documentação comprobatória, dos 4 (quatro) times semifinalistas da Copa Frederiquense de Futebol, que competiram em 2022.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pedido_do_informacao_-_emprestimos.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pedido_do_informacao_-_emprestimos.pdf</t>
   </si>
   <si>
     <t>Seja informado a essa Casa Legislativa quais foram os empréstimos, operações de crédito e financiamentos realizados desde 2017 até a presente data, independentemente de já terem sido quitados ou não, a fim de que seja informado a data da contratação, valor contratado, indicação de onde foram aplicados os recursos, com quem foi contratado, bem como fornecida cópia de toda documentação relativa as referidas operações.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/pedido_de_informacao_jr.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/pedido_de_informacao_jr.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação, no que diz respeito à Empresa É Só Parar, e o contrato administrativo nº 366/2018, destinado à concessão dos serviços de implantação, exploração e operacionalização do estacionamento do rotativo remunerado.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pedido_de_informacao_n_12_2022_-_cemiterio.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pedido_de_informacao_n_12_2022_-_cemiterio.pdf</t>
   </si>
   <si>
     <t>O pedido de informação refere-se no que diz respeito ao Cemitério Municipal, para informações como: se há guarda 24horas do Cemitério Municipal; Se o Cemitério Municipal possui câmeras de vigilância e, quando o Poder Executivo enviará a Câmara Municipal de Vereadores, Projeto de Lei com o objetivo de regulamentar o Cemitério Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3303,67 +3303,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_no_2.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_no_3.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_no_4.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no5.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_n06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_no_7.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_n08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_n09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_n_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_n_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_n_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_n_13.2022.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/950/5._indicacao_n_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n16-_linha_manfio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_20.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_21.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_22.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_23.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n_27_-_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_n30_-_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n_34_-_criacao_do_conselho_municipal_diversidade_sexual_e_de_genero.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_-_linha_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_-_aparicio_borges.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_rua_ipe.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_-_bairro_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_-_rua_garibaldi.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_-_parcelamento_iptu.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_nico_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_rua_cai.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_nico_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_linha_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_-_melhorias_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_atendimento_bocal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_n_59_2022_-_linha_pedras_branca.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_n_61_2022_-_rotatoria_cruzamento_ruas_indicadas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_n_64_2022_-_estrada_interior.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/mocao_de_apoio_n_01_-_2022_susepe.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/mocao_de_apoio_n_002_-_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/mocao_de_aplauso_cavalarianos_chama_crioula.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/mocao_de_apelo_-_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_de_providencia_01.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pedido_de_providencia_02.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/919/7._pedido_de_providencias_n_03.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/951/pedido_de_providencias_n_04.2022.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/952/pedido_de_providencias_n_05.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pedido_de_providencias_n_06.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/954/pedido_de_providencias_n_07.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/976/pedido_de_providencia_no_9.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/994/pedido_de_providencia_10.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1009/pedido_de_providencia_n_11_-_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/pedido_12.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/pedido_13.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/pedido_14.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_de_providencia_15.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1031/pedido_de_providencia_16.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/pedido_de_providencia_17.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/pedido_de_providencia_18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pedido_de_providencia_19.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/pedido_de_providencia_no_20.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pedido_de_providencia_21.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_de_providencia_-_belonir_-_reparos_na_rua_ivoti.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pedido_de_providencias_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pedido_de_providencias_25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/pedido_de_providencias_-_banheiros_praca_barril.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pedido_de_providencias_27.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/981/projeto_de_decreto_legislativo_n_01.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1041/projeto_de_decreto_legislativo_n_02_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/projeto_de_decreto_legislativo_n_03_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/decreto_homenagem_educacao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/projeto_de_lei_complementar_no_002_-_altera_001.1990_-_35_consignacao_em_folha.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/projeto_de_lei_complementar_no_003_-_altera_e_inclui_dispositivos_lc4_-_novo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_no_001_-_abono_fundeb.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_no_002_-_revisao_geral_anual_reajuste_2022_e_data-base_frederico_final.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_no_003_-_cred._especial_compensacao_previdenciaria.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_lei_no_004_-_institui_cartao_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_no_005_-_anistia_troca-troca.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_no_006_-_incetivo_futebol_estadual.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_no_007_-_escolinha.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/915/projeto_de_lei_no_008_-_prorrogacao_contratos_temporarios.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/916/projeto_de_lei_no_009_-_convocacao_de_veterinario.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/917/projeto_de_lei_no_010_-_contratacao_serventes_1.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/918/projeto_de_lei_no_011_-_hdp_130k.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/923/pl_012.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/924/projeto_de_lei_no_013_-_especiais_saude.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/925/projeto_de_lei_no_014_-_especiais_convenios.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_no_015_-_pavimenta_rs_-_isencao_contribuicao_melhoria.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/927/projeto_de_lei_no_016_-_abertura_convenios_recurso_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/930/projeto_de_lei_no_017_-_anistia_mangueiras.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/931/projeto_de_lei_no_018_-_incentivo_longo_dalla_nora_getelina_e_spanavelo.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_no_019_-_incentivo_metalurgica_tapajos.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_no_020_-_incentivo_grametal_certo.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/934/projeto_de_lei_no_021_-_incentivo_garbin.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_lei_no_022_-_incentivo_bertoletti.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/947/projeto_de_lei_no_023_-_cria_fg_saude_e_assist._social.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_lei_no_024_-_altera_1424_-_administrador_de_emei.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/937/projeto_de_lei_no_025_-_cria_cargo_coordenador_equipe_multi.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/928/projeto_de_lei_no_026_-_contratacao_serventes.docx.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/938/projeto_de_lei_no_027_-_servidao_de_passagem_adao.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/929/projeto_de_lei_no_028_-_contratacao_educacao_-_monitor_e_secretario_de_escola.docx.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_no_029_-_adf_13_019.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_no_030_-_regularizacao_auto_eletrica_beto.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/940/projeto_de_lei_no_031_-_altera_lei_4.709_transito.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/944/projeto_de_lei_no_032_-_especiais.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/941/projeto_de_lei_no_033_-_emater.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_de_lei_no_034_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/943/projeto_de_lei_no_035_-_altera_lei_3.950_processos_administrativos.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/942/projeto_de_lei_no_036_-_prorrogacao_contrato__eng.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/948/3._projeto_de_lei_no_037_-_doacao_onibus.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/945/projeto_de_lei_no_038_-_25_de_julho.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/946/projeto_de_lei_no_039_-_metalurgica_marion.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/957/projeto_de_lei_no_040_-_cria_cargo_de_bibliotecario.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/958/projeto_de_lei_no_041_-_contratacao_educacao_psicologo.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/959/projeto_de_lei_no_042_-_prorrogacao_contratos.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/960/projeto_de_lei_no_043_-_contratacoes_saude.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_de_lei_no_044_-_contratacao_assistencia__psicologo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_no_045_-_arboriza_frederico_e_comite.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de_lei_no_046_-_equipe_multidisciplinar_licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_lei_no_047__-_ctg_querencia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_no_048_-_convocacao_de_veterinario.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/973/projeto_de_lei_no_049.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/974/projeto_de_lei_no_050_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_lei_no_051_-_contratacao_agricultura_operador_e_motorista.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/988/projeto_de_lei_no_052_-_contratacoes__agentes_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_de_lei_no_053_-_programa_tec._em_agropecuaria_-_custeio_tcc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_de_lei_no_054__-_mais_medicos_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/985/projeto_de_lei_no_055_-_suplementacoes_saude.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_de_lei_no_056_-_recursos_covid19_portarias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/983/projeto_de_lei_no_057__-_parcelamento_inss.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/996/projeto_de_lei_no_058_-_convenio_hdp_-_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/982/projeto_de_lei_no_059_-_santo_caeran.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/997/1_projeto_de_lei_no_060_-_cria_cargo_gestor_das_condicionalidades_programa_auxilio_brasil.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/999/projeto_de_lei_n_061_-_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_no_063_-_convocacao_de_veterinario_90__90.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/projeto_de_lei_no_064_-_altera_lei_voce_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_de_lei_no_065_-_altera_lei_4.444_-_taxis.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_066_-_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_no_067_-_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_de_lei_no_068_-_liga_de_combate_ao_cancer_pronto.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/projeto_de_lei_n_069_-_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_de_lei_n_070_-_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/projeto_de_lei_no_071_-_creditos_especiais_-_emendas__parlamentares.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/projeto_de_lei_no_072_-_creditos_especiais_saude.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/projeto_de_lei_no_073_-_creditos_especiais_reabertura_convenios_-_ginasios.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/projeto_de_lei_no_074_-_contratacao_obras_operario.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/projeto_de_lei_no_075_-_piso_ace_e_acs_2sm_ec_120.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/projeto_de_lei_no_076_-_altera_lei_3.460_-_fundectur.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/projeto_de_lei_n_077.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/projeto_de_lei_no_078_-_calcada_legal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/projeto_de_lei_no_079_-_altera_lei_4.566_-_suas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/projeto_de_lei_no_080_-_altera_lei_4.423_-_idoso.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/projeto_de_lei_no_081_-_motoclube_jacques_pich_-_10k.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/projeto_de_lei_no_082_-_subvencoes_sociais.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/projeto_de_lei_no_083_-__altera_lei_4467_-_politica_ambiental.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei_no_084_-_semana_farroupilha_-_aff_-_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/projeto_de_lei_no_085_-_incentivo_financeiro_industria_-_dalla_costa_24-08.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/projeto_de_lei_no_086_-_incentivo_horas-maquina_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/projeto_de_lei_no_087_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/projeto_de_lei_no_088_-_afred_-_fw_em_luz.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/projeto_de_lei_no_089_-_contratacao_educacao_profs.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/projeto_de_lei_no_090_-_cria_cargo_gerente_de_parcerias_e_convenios.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/projeto_de_lei_no_091_-_altera_lei_5015_-_liga.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/projeto_de_lei_no_092_-_especiais_convenios.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/projeto_de_lei_no_093_-_altera_lei_2976_rpps.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/projeto_de_lei_no_094_-_show_de_premios_-_cdl_-_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/projeto_de_lei_no_095_-_especiais_convenios.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/projeto_de_lei_no_096_-_cancela_lancamento_indevido_iptu_industria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/projeto_de_lei_no_097_-_magia_da_patinacao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/projeto_de_lei_no_098_-_cedencia_educador_promenor.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/projeto_de_lei_no_099_-_25_de_julho_novo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/projeto_de_lei_no_100_-_cria_cargo_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/projeto_de_lei_no_101_-_meninas_e_meninos_olimpicos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/projeto_de_lei_no_102_-_especiais_saude.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/projeto_de_lei_no_103_-_prorrogacao_contratos_engenheiro_e_operador.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/projeto_de_lei_no_104_-_prorrogacao_contratos_engenheiro_e_veterinario.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/projeto_de_lei_no_105_-_recebimento_ginasio_sao_joao_do_porto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/projeto_de_lei_no_106_-_altera_lei_pedro_donin.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/projeto_de_lei_no_107_-_termo_de_fomento_consepro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/projeto_de_lei_no_108_-_museu_-_uri.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/projeto_de_lei_no_109_-_conserto_buracos_e_valas_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/projeto_de_lei_no_110_-_paramotor.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_no_111_-_especiais_saude_e_obras.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/projeto_de_lei_no_113_-_prorrogacao_contratos_educacao__motorista_e_servente.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/projeto_de_lei_no_114_-_prorrogacao_contrato_saude_-_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/projeto_de_lei_no_115_-_convenio_hdp_-_lavanderia_novo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/projeto_de_lei_no_116_-_empresario_ano_-_ae_-_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/projeto_de_lei_no_117_-_prorrogacao_contrato_saude_-_ace.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/projeto_de_lei_no_118_-_nomeia_praca_cazarolli.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/projeto_de_lei_no_119_-_nomeia_praca_girolamo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/projeto_de_lei_no_120_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/projeto_de_lei_no_121_-_altera_lm_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/projeto_de_lei_no_122_-_prorrogacao_contratos_assistente_social_e_agente_visitador_pim.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/projeto_de_lei_no_123_-_contratacoes_saude_2023_tecnico_enfermeiro_farmaceutico_servente_atendente_auxiliar_motorista_e_acs.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/projeto_de_lei_no_124_-_professores_vilson.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/projeto_de_lei_no_125_-_consim_-_revisado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/projeto_de_lei_no_126_-_altera_lei_1036_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/projeto_de_lei_no_127_-_contratacao_obras_motorista_e_gari.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/projeto_de_lei_no_128_-_convocacao_de_veterinario_90__90.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_de_lei_no_129_-_contratacao_de_professores.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/projeto_de_lei_no_130_-_alteracao_4.779_-_condominio_fechado_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/projeto_de_lei_no_131_-_gratificacao_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/projeto_de_lei_no_132_-_termo_de_fomento_guarani_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/projeto_de_lei_no_133_-_convenio_hdp_sobreaviso_e_sobreaviso_clinico_23-12-2022_2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lei_no_134_-_convenio_hdp_rue_3.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_lei_no_135_-_contratacao_de_professores_-_26-12.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/projeto_de_lei_no_136_-_contratacao_obras_motorista_e_gari_26-12.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_01_-_revisa_vencimentos_servidores_legislativo.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_02_revisa_vencimentos_dos_secretarios_municipais.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_03_revisa_vencimentos_do_prefeito_vice_e_vereadores.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_de_lei_no_04_-_altera_dispositivo_de_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_de_lei_no_05_-_contratacao_tecnico_e_agente.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/975/pl_07.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/979/projeto_de_lei_n_08_-_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/projeto_de_lei_n_09.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/949/2._resolucao_de_mesa_n_01.2022.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/980/projeto_de_resolucao_n_02_-_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/995/projeto_de_resolucao_meninas_olimpicas.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/projeto_de_resolucao_-_estudantes_olimpicos.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/projeto_de_resolucao_n_05_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/projeto_de_resolucao_-_destinacao_dotacoes.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_resolucao_09_-_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/projeto_de_resolucao_n_10_2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/requerimento_001_2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/requerimento_002_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_005_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/requerimento_n_06_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/requerimento_n_07_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/911/pedido_de_informacao_01.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/921/6._pedido_de_informacao_n_02.2022.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/922/5._pedido_de_informacao_n_03.2022.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/956/pedido_do_informacao_n_04.2022.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/963/3._pedido_de_informacaon_05_-_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pedido_de_informacao_06.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pedido_de_informacao_07.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/pedido_de_informacao_08.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pedido_informacao_09.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pedido_do_informacao_-_emprestimos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/pedido_de_informacao_jr.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pedido_de_informacao_n_12_2022_-_cemiterio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_no_2.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_no_3.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_no_4.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no5.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_n06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_no_7.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_n08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_n09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_n_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_n_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_n_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_n_13.2022.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/950/5._indicacao_n_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n16-_linha_manfio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_20.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_21.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_22.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_23.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n_27_-_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_n30_-_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n_34_-_criacao_do_conselho_municipal_diversidade_sexual_e_de_genero.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_-_linha_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_-_aparicio_borges.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_rua_ipe.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_-_bairro_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_-_rua_garibaldi.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_-_parcelamento_iptu.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_nico_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_rua_cai.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_nico_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_linha_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_-_melhorias_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_atendimento_bocal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_n_59_2022_-_linha_pedras_branca.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_n_61_2022_-_rotatoria_cruzamento_ruas_indicadas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_n_64_2022_-_estrada_interior.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/mocao_de_apoio_n_01_-_2022_susepe.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/mocao_de_apoio_n_002_-_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/mocao_de_aplauso_cavalarianos_chama_crioula.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/mocao_de_apelo_-_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_de_providencia_01.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pedido_de_providencia_02.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/919/7._pedido_de_providencias_n_03.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/951/pedido_de_providencias_n_04.2022.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/952/pedido_de_providencias_n_05.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pedido_de_providencias_n_06.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/954/pedido_de_providencias_n_07.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/976/pedido_de_providencia_no_9.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/994/pedido_de_providencia_10.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1009/pedido_de_providencia_n_11_-_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/pedido_12.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/pedido_13.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/pedido_14.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_de_providencia_15.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1031/pedido_de_providencia_16.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/pedido_de_providencia_17.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/pedido_de_providencia_18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pedido_de_providencia_19.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/pedido_de_providencia_no_20.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pedido_de_providencia_21.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_de_providencia_-_belonir_-_reparos_na_rua_ivoti.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pedido_de_providencias_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pedido_de_providencias_25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/pedido_de_providencias_-_banheiros_praca_barril.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pedido_de_providencias_27.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/981/projeto_de_decreto_legislativo_n_01.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1041/projeto_de_decreto_legislativo_n_02_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/projeto_de_decreto_legislativo_n_03_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/decreto_homenagem_educacao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/projeto_de_lei_complementar_no_002_-_altera_001.1990_-_35_consignacao_em_folha.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/projeto_de_lei_complementar_no_003_-_altera_e_inclui_dispositivos_lc4_-_novo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_no_001_-_abono_fundeb.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_no_002_-_revisao_geral_anual_reajuste_2022_e_data-base_frederico_final.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_no_003_-_cred._especial_compensacao_previdenciaria.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_lei_no_004_-_institui_cartao_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_no_005_-_anistia_troca-troca.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_no_006_-_incetivo_futebol_estadual.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_no_007_-_escolinha.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/915/projeto_de_lei_no_008_-_prorrogacao_contratos_temporarios.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/916/projeto_de_lei_no_009_-_convocacao_de_veterinario.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/917/projeto_de_lei_no_010_-_contratacao_serventes_1.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/918/projeto_de_lei_no_011_-_hdp_130k.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/923/pl_012.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/924/projeto_de_lei_no_013_-_especiais_saude.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/925/projeto_de_lei_no_014_-_especiais_convenios.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_no_015_-_pavimenta_rs_-_isencao_contribuicao_melhoria.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/927/projeto_de_lei_no_016_-_abertura_convenios_recurso_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/930/projeto_de_lei_no_017_-_anistia_mangueiras.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/931/projeto_de_lei_no_018_-_incentivo_longo_dalla_nora_getelina_e_spanavelo.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_no_019_-_incentivo_metalurgica_tapajos.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_no_020_-_incentivo_grametal_certo.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/934/projeto_de_lei_no_021_-_incentivo_garbin.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_lei_no_022_-_incentivo_bertoletti.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/947/projeto_de_lei_no_023_-_cria_fg_saude_e_assist._social.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_lei_no_024_-_altera_1424_-_administrador_de_emei.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/937/projeto_de_lei_no_025_-_cria_cargo_coordenador_equipe_multi.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/928/projeto_de_lei_no_026_-_contratacao_serventes.docx.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/938/projeto_de_lei_no_027_-_servidao_de_passagem_adao.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/929/projeto_de_lei_no_028_-_contratacao_educacao_-_monitor_e_secretario_de_escola.docx.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_no_029_-_adf_13_019.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_no_030_-_regularizacao_auto_eletrica_beto.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/940/projeto_de_lei_no_031_-_altera_lei_4.709_transito.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/944/projeto_de_lei_no_032_-_especiais.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/941/projeto_de_lei_no_033_-_emater.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_de_lei_no_034_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/943/projeto_de_lei_no_035_-_altera_lei_3.950_processos_administrativos.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/942/projeto_de_lei_no_036_-_prorrogacao_contrato__eng.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/948/3._projeto_de_lei_no_037_-_doacao_onibus.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/945/projeto_de_lei_no_038_-_25_de_julho.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/946/projeto_de_lei_no_039_-_metalurgica_marion.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/957/projeto_de_lei_no_040_-_cria_cargo_de_bibliotecario.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/958/projeto_de_lei_no_041_-_contratacao_educacao_psicologo.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/959/projeto_de_lei_no_042_-_prorrogacao_contratos.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/960/projeto_de_lei_no_043_-_contratacoes_saude.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_de_lei_no_044_-_contratacao_assistencia__psicologo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_no_045_-_arboriza_frederico_e_comite.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de_lei_no_046_-_equipe_multidisciplinar_licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_lei_no_047__-_ctg_querencia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_no_048_-_convocacao_de_veterinario.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/973/projeto_de_lei_no_049.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/974/projeto_de_lei_no_050_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_lei_no_051_-_contratacao_agricultura_operador_e_motorista.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/988/projeto_de_lei_no_052_-_contratacoes__agentes_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_de_lei_no_053_-_programa_tec._em_agropecuaria_-_custeio_tcc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_de_lei_no_054__-_mais_medicos_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/985/projeto_de_lei_no_055_-_suplementacoes_saude.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_de_lei_no_056_-_recursos_covid19_portarias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/983/projeto_de_lei_no_057__-_parcelamento_inss.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/996/projeto_de_lei_no_058_-_convenio_hdp_-_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/982/projeto_de_lei_no_059_-_santo_caeran.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/997/1_projeto_de_lei_no_060_-_cria_cargo_gestor_das_condicionalidades_programa_auxilio_brasil.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/999/projeto_de_lei_n_061_-_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_no_063_-_convocacao_de_veterinario_90__90.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/projeto_de_lei_no_064_-_altera_lei_voce_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_de_lei_no_065_-_altera_lei_4.444_-_taxis.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_066_-_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_no_067_-_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_de_lei_no_068_-_liga_de_combate_ao_cancer_pronto.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/projeto_de_lei_n_069_-_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_de_lei_n_070_-_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/projeto_de_lei_no_071_-_creditos_especiais_-_emendas__parlamentares.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/projeto_de_lei_no_072_-_creditos_especiais_saude.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/projeto_de_lei_no_073_-_creditos_especiais_reabertura_convenios_-_ginasios.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/projeto_de_lei_no_074_-_contratacao_obras_operario.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/projeto_de_lei_no_075_-_piso_ace_e_acs_2sm_ec_120.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/projeto_de_lei_no_076_-_altera_lei_3.460_-_fundectur.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/projeto_de_lei_n_077.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/projeto_de_lei_no_078_-_calcada_legal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/projeto_de_lei_no_079_-_altera_lei_4.566_-_suas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/projeto_de_lei_no_080_-_altera_lei_4.423_-_idoso.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/projeto_de_lei_no_081_-_motoclube_jacques_pich_-_10k.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/projeto_de_lei_no_082_-_subvencoes_sociais.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/projeto_de_lei_no_083_-__altera_lei_4467_-_politica_ambiental.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei_no_084_-_semana_farroupilha_-_aff_-_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/projeto_de_lei_no_085_-_incentivo_financeiro_industria_-_dalla_costa_24-08.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/projeto_de_lei_no_086_-_incentivo_horas-maquina_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/projeto_de_lei_no_087_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/projeto_de_lei_no_088_-_afred_-_fw_em_luz.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/projeto_de_lei_no_089_-_contratacao_educacao_profs.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/projeto_de_lei_no_090_-_cria_cargo_gerente_de_parcerias_e_convenios.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/projeto_de_lei_no_091_-_altera_lei_5015_-_liga.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/projeto_de_lei_no_092_-_especiais_convenios.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/projeto_de_lei_no_093_-_altera_lei_2976_rpps.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/projeto_de_lei_no_094_-_show_de_premios_-_cdl_-_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/projeto_de_lei_no_095_-_especiais_convenios.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/projeto_de_lei_no_096_-_cancela_lancamento_indevido_iptu_industria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/projeto_de_lei_no_097_-_magia_da_patinacao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/projeto_de_lei_no_098_-_cedencia_educador_promenor.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/projeto_de_lei_no_099_-_25_de_julho_novo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/projeto_de_lei_no_100_-_cria_cargo_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/projeto_de_lei_no_101_-_meninas_e_meninos_olimpicos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/projeto_de_lei_no_102_-_especiais_saude.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/projeto_de_lei_no_103_-_prorrogacao_contratos_engenheiro_e_operador.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/projeto_de_lei_no_104_-_prorrogacao_contratos_engenheiro_e_veterinario.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/projeto_de_lei_no_105_-_recebimento_ginasio_sao_joao_do_porto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/projeto_de_lei_no_106_-_altera_lei_pedro_donin.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/projeto_de_lei_no_107_-_termo_de_fomento_consepro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/projeto_de_lei_no_108_-_museu_-_uri.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/projeto_de_lei_no_109_-_conserto_buracos_e_valas_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/projeto_de_lei_no_110_-_paramotor.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_no_111_-_especiais_saude_e_obras.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/projeto_de_lei_no_113_-_prorrogacao_contratos_educacao__motorista_e_servente.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/projeto_de_lei_no_114_-_prorrogacao_contrato_saude_-_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/projeto_de_lei_no_115_-_convenio_hdp_-_lavanderia_novo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/projeto_de_lei_no_116_-_empresario_ano_-_ae_-_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/projeto_de_lei_no_117_-_prorrogacao_contrato_saude_-_ace.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/projeto_de_lei_no_118_-_nomeia_praca_cazarolli.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/projeto_de_lei_no_119_-_nomeia_praca_girolamo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/projeto_de_lei_no_120_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/projeto_de_lei_no_121_-_altera_lm_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/projeto_de_lei_no_122_-_prorrogacao_contratos_assistente_social_e_agente_visitador_pim.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/projeto_de_lei_no_123_-_contratacoes_saude_2023_tecnico_enfermeiro_farmaceutico_servente_atendente_auxiliar_motorista_e_acs.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/projeto_de_lei_no_124_-_professores_vilson.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/projeto_de_lei_no_125_-_consim_-_revisado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/projeto_de_lei_no_126_-_altera_lei_1036_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/projeto_de_lei_no_127_-_contratacao_obras_motorista_e_gari.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/projeto_de_lei_no_128_-_convocacao_de_veterinario_90__90.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_de_lei_no_129_-_contratacao_de_professores.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/projeto_de_lei_no_130_-_alteracao_4.779_-_condominio_fechado_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/projeto_de_lei_no_131_-_gratificacao_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/projeto_de_lei_no_132_-_termo_de_fomento_guarani_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/projeto_de_lei_no_133_-_convenio_hdp_sobreaviso_e_sobreaviso_clinico_23-12-2022_2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lei_no_134_-_convenio_hdp_rue_3.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_lei_no_135_-_contratacao_de_professores_-_26-12.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/projeto_de_lei_no_136_-_contratacao_obras_motorista_e_gari_26-12.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_01_-_revisa_vencimentos_servidores_legislativo.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_02_revisa_vencimentos_dos_secretarios_municipais.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_03_revisa_vencimentos_do_prefeito_vice_e_vereadores.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_de_lei_no_04_-_altera_dispositivo_de_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_de_lei_no_05_-_contratacao_tecnico_e_agente.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/975/pl_07.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/979/projeto_de_lei_n_08_-_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/projeto_de_lei_n_09.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/949/2._resolucao_de_mesa_n_01.2022.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/980/projeto_de_resolucao_n_02_-_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/995/projeto_de_resolucao_meninas_olimpicas.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/projeto_de_resolucao_-_estudantes_olimpicos.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/projeto_de_resolucao_n_05_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/projeto_de_resolucao_-_destinacao_dotacoes.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_resolucao_09_-_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/projeto_de_resolucao_n_10_2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/requerimento_001_2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/requerimento_002_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_005_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/requerimento_n_06_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/requerimento_n_07_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/911/pedido_de_informacao_01.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/921/6._pedido_de_informacao_n_02.2022.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/922/5._pedido_de_informacao_n_03.2022.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/956/pedido_do_informacao_n_04.2022.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/963/3._pedido_de_informacaon_05_-_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pedido_de_informacao_06.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pedido_de_informacao_07.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/pedido_de_informacao_08.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pedido_informacao_09.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pedido_do_informacao_-_emprestimos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/pedido_de_informacao_jr.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pedido_de_informacao_n_12_2022_-_cemiterio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H270"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="205.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="204.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>