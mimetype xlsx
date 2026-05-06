--- v0 (2026-02-03)
+++ v1 (2026-05-06)
@@ -54,252 +54,252 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Giovani Sarturi</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/673/ind._2.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/673/ind._2.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que determine ao departamento competente realizar recapeamento asfáltico ou a manutenção necessária na rua marginal, às margens da BR-386, no Bairro São Francisco de Paula.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Bancada Progressistas</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/670/indicacao_no_003-2021_-_rua.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/670/indicacao_no_003-2021_-_rua.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL QUE DE FORMA URGENTE POSSA SUBSIDIAR 100% DO CUSTO DAS HORAS MÁQUINAS PARA OS AGRICULTORES MUNICIPAIS EM SERVIÇOS DE TERRAPLANAGEM NA CONSTRUÇÃO DE AVIÁRIOS, POCILGAS, ESTREBARIAS E RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Bancada PSDB</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/674/ind._4.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/674/ind._4.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que possa doar um imóvel/terreno, possivelmente no Parque de Exposições Monsenhor Vitor Batistella, para a Associação Frederiquense de Umbanda e Cultos Afros - Vale dos Orixás, para a construção da sede da entidade.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_005-2021_-_rua.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_005-2021_-_rua.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A DELIMITAÇÃO DE RUA EM LOTEAMENTO NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_06-20210000.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_06-20210000.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito municipal que determine ao departamento competente, a instalação de vaga de carga e descarga na Rua Alfredo Halbert, localizada entre as ruas do Comércio e Miguel Couto (referência Palito Moores).</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_07-2021.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_07-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie a troca de poste em rua, ou localize a empresa responsável pela troca</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_08-20210000.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_08-20210000.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito que providencie o recapeamento asfáltico em rua do município</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_09-2021.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_09-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito municipal que providencie redutores de velocidade no trecho da rua Dr. Tranquilo Damo compreendido entre as ruas Monsenhor Vitor Batistella e Coronel Aparício Borges , ou que seja realizado estudo no local visando encontrar alguma alternativa.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_10-2021.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_10-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito municipal que providencie um centro de atendimento a pacientes com Covid-19 na infraestrutura que seria destinada a Unidade de Pronto Atendimento (UPA), visto que a referida edificação encontra-se inoperante</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_12_-_prorrogacao_de_prazos_tributos.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_12_-_prorrogacao_de_prazos_tributos.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL QUE REALIZE A PRORROGAÇÃO DO PRAZO DE PAGAMENTO DOS ALVARÁS DE LICENÇA, BEM COMO DOS IMPOSTOS PREDIAIS E TERRITORIAIS URBANOS E TAXAS DE LIXO, TENDO EM VISTA QUE A PADEMIA OCASIONADA PELO COVID-19 AFETOU A ECONOMIA DA MAIOR PARTE DA POPULAÇÃO FREDERIQUENSE.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_13_-_redutor_de_velocidade.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_13_-_redutor_de_velocidade.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A INSERÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO COMÉRCIO DE PEDRINHO BRONDANI, TENDO EM VISTA A SOLICITAÇÃO DOS MORADORES DA RUA VENCESLAU BRÁS, SENTIDO CARLOS GOMES E PADRE AFONSO CORREIA.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_14_-_limpeza_rua_garibaldi.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_14_-_limpeza_rua_garibaldi.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL QUE PROVIDENCIE MELHORIAS NA RUA GARIBALDI, TRECHO COMPREENDIDO ENTRE O CTG RODEIO DA QUERÊNCIA E O ACESSO A ESTRADA MUNICIPAL SANTO CAERAN, NO MUNICIPIO DE FREDERICO WESTPHALEN-RS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_15_-_bangu.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_15_-_bangu.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL A NECESSIDADE URGENTE DO PATROLAMENTO E CASCALHAMENTO DA ESTRADA DA LINHA BANGU ATÉ A PROPRIEDADE DO PRODUTOR HORTI GRANJEIRO SR. GILNEI ALMEIDA .</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_16-_acessibilidade.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_16-_acessibilidade.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A REGULARIZAÇÃO DOS PASSEIOS E LOGRADOUROS PÚBLICOS VISANDO CONFERIR ACESSIBILIDADE AS PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA, NO MUNICÍPIO DE FREDERICO WESTPHALEN – RS.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_17_-_reparos_em_via_publica.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_17_-_reparos_em_via_publica.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL QUE PROVIDENCIE REPAROS NA RUA CHIQUINHA, ESTRADA QUE CONFERE ACESSO A LINHA PONTE PRETA, NO MUNICÍPIO DE FREDERICO WESTPHALEN/RS, BEM COMO O ACESSO AOS MORADORES, SR. LUIS BONINAS E SR. LEONARDO DANELLE.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_18_-_reparos_em_via_publica_3.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_18_-_reparos_em_via_publica_3.docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL QUE PROVIDENCIE MELHORIAS NA RUA PADRE ANCHIETA, BAIRRO APARECIDA, NO MUNICIPIO DE FREDERICO WESTPHALEN-RS.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Bancada MDB</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Estudos de viabilidade, para extensão de rede de água.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Política de atendimento à pessoa com transtorno do espectro Autista.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, que providencie melhorias em trecho de Rua do Município.</t>
   </si>
   <si>
     <t>708</t>
   </si>
@@ -321,2256 +321,2256 @@
   <si>
     <t>710</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, para abertura de um bebedouro de água.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, para substituição de mangueiras da rede de água de poço artesiano.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n26.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n26.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de instalar uma academia ao ar livre no bairro São Cristovão, mais precisamente nas proximidades do ginásio esportivo.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_2021_-_psdb.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_2021_-_psdb.docx</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito municipal criação de centro especializado em reabilitação pós-covid.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_n28.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_n28.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder executivo municipal para que determine junto a secretária competente a necessidade de implementar melhorias em vias urbanas dos bairros São José e São Francisco de Paula.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_n29.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_n29.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder executivo municipal para que determine junto a secretária competente a necessidade de implementar melhorias em via rural da comunidade de São João do Porto.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_n_30.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_n_30.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder executivo municipal para que altere o índice de correção monetária previsto § 2° do art. 5° da lei municipal n° 4.605, de 29 de março de 2019, passando a vigorar o índice acumulado IPCA.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_n_31.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_n_31.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito municipal a necessidade urgente para que seja efetuado os reparos no abrigo parada de ônibus na entrada da estrada que liga Br 386 nas proximidades do ginásio São Cristovão</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_n_32.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_n_32.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito municipal o estudo de viabilidade para auxilio financeiro para asfaltar o local de manobra de aeronaves no aeroclube de Frederico Westphalen.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_33.2021_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_33.2021_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade urgente de asfaltar a Rua Paranaguá, no Bairro Fátima</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_34.2021_2.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_34.2021_2.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a aquisição de um aparelho de ultrassom veterinário.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_35.2021_2.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_35.2021_2.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito regulamentar e disciplinar o uso do cemitério municipal.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_36-2021_-_pp_psdb_e_pdt..docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_36-2021_-_pp_psdb_e_pdt..docx</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A NECESSIDADE URGENTE DE REPAROS NA SEDE DA ESCOLA RUI BARBOSA, NA LINHA GETÚLIO VARGAS, EM FREDERICO WESTPHALEN-RS</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a Instalação de ecopontos de vidro, aos moldes dos já implementados pelo Rotary Barril, também no bairro São Francisco de Paula</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_38-2021_-_operacao_tapa_buraco.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_38-2021_-_operacao_tapa_buraco.docx</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito um tapa buraco na estrada municipal Santo Caeran, especialmente no trecho entre a estrada de acesso a sede do União Frederiquense e a ponte da UFSM.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_39.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a necessidade urgente de asfaltar a rua Ceara, nas proximidades da Escola Estadual Afonso Pena</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_40.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a necessidade urgente que seja feito o asfaltamento na Avenida Industrial</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_41.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que providencie melhorias na Rua 68, bairro São Francisco de Paula, especialmente no trecho correspondente ao posto de saúde do Núcleo, neste município.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_42.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Indica que seja construído um banheiro junto ao módulo de apoio da Brigada Militar, na área central de Frederico Westphalen.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_43.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a necessidade urgente de operação tapa buracos na rua Theobaldo Schorr</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Indica que seja feito o patrolamento e cascalhamento com rolo compactador, na estrada que liga a granja de suínos São Paulo, passando pelas propriedades de Claudir Tur, Luciano Liscoski, Francisco Luis Liscoski, Valentin Liscoski e Miguel Liscoski.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Antônio Luiz Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_45.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo, através das secretarias competentes, a elaboração de estudo quantitativo, via de consequência a elaboração de programas de inclusão social dos portadores de necessidades auditivas, visual e afônica.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito alterações na Lei Municipal nº4.494 de 2 de abril de 2018 que trata sobre o estacionamento rotativo.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_47.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a criação da Associação do catadores de resíduos sólidos no município.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Indica ao executivo, através da Secretaria Municipal de Meio Ambiente a necessidade de elaborar programa e levar a termo referente a recuperação, retirada de impurezas dos córregos e riachos, bem como reflorestamento das mata ciliares na jurisdição do município.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Leandro Mazzutti</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_49.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do executivo que determine junto a secretaria competente a necessidade de implementação de patrulha agrícola para atender ao agricultores das Linhas Barra do Braga e Garlet.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_50.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do executivo municipal que após analise em conjunto com o departamento jurídico e com a secretaria da saúde determine a regulamentação da prioridade de vacinação dos cuidadores e responsáveis por crianças e adolescentes com deficiência permanente e/ou doenças graves não atendidas até o presente momento na campanha de vacinação contra a Covid-19</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_51.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a necessidade de reforma do abrigo dos taxistas na rua João Muniz Reis</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Jorge Alan Souza</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_52.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito no âmbito da sua competência que o recurso ou parte do valor recebido de verba da parcela da dívida com a CEEE, seja destinada ao HDP</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_53.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito no âmbito de sua competência a criação de uma equipe técnica com conhecimento para auxilio na gestão e elaboração de projetos e contato permanente com as entidades para busca de recursos extraordinários</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_54.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Busca a regularização de residências na Rua Júlio de Castilhos, bairro Fatima, nas proximidades do Aeroporto em Frederico Westphalen.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_55.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Busca a necessidade urgente de destinação de um espaço adequado para a Usina de Asfalto, hoje localizada no bairro Aparecida.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_56.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Busca melhorias no Parque de Exposições Monsenhor Vitor Batistella para que possa ser utilizado como área de lazer e recreação pela comunidade</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_57.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito melhorias na estrada municipal Santo Caeran.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_58.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo a elaboração de estudo de viabilidade e consequentemente construção de ciclovias ligando os bairros ao centro da cidade</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_59.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que verifique a viabilidade de realizar a doação de um imóvel para entidade de caráter religioso e assistencial - Sociedade Espirita Allan Kardec</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_60.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor prefeito que providencie a instalação de um redutor de velocidade na Rua 11, Distrito Industrial, próximo a residência de número 78</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que providencie a instalação de um redutor de velocidade na rua Duque de Caxias, bairro Santo Inácio, nas proximidades da Mecânica Mazzonetto.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_62.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que, com urgência, seja realizada a operação tapa-buracos na estrada municipal Santo Caeran</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_63.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a necessidade urgente de melhorias em via pública (operação tapa-buracos com massa asfáltica) na rua Campos Elísios, trecho entre a Avenida São Paulo e a Rua Rio de Janeiro</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_64.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_64.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a necessidade urgente de recapeamento asfáltico na Avenida Luiz Milani no trecho compreendido entre o Posto de Saúde Central e a rua Miguel Couto.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_65.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que seja feita a fiscalização em terrenos baldios e propriedades abandonadas feita de forma rigorosa.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_66.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a necessidade urgente, através do setor competente, de que seja dado continuidade a canalização de esgoto da rua Padre Afonso Correa até próximo ao viaduto no bairro Santo Inácio.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_67.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a necessidade de construção de abrigo junto ao ponto de taxi do centro da cidade.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_68.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a necessidade urgente de melhorias no acostamento da ERS-150, que dá acesso as empresas instaladas no local.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_69.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Indica a fiscalização dos cortes das árvores no município.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_70.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Indica a busca de orçamento para a perfuração de poços artesianos e posterior execução por empresa terceirizada junto a secretaria competente</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_71.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_71.pdf</t>
   </si>
   <si>
     <t>indica ao senhor prefeito a instituição e disponibilização à comunidade frederiquense de Biblioteca Pública Virtual/Online no municipio de Frederico Westphalen</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_72.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Indica que seja colocado piso de grama sintética no espaço onde estão dispostos os brinquedos infantis.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_73.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_73.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de semáforos solares em cruzamentos de vias públicas do município, que virem a necessitar do dispositivo.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_74.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Indica a criação e disponibilização aos munícipes de curso de curso de capacitação profissional de cuidadores de crianças, cuidadores de idosos e cuidadores de pessoas com deficiência, através de secretaria competente.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_75.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor prefeito a necessidade de compra ou disponibilização de veículo para departamento técnico da Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/735/mocao_de_apoio_01-2021.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/735/mocao_de_apoio_01-2021.pdf</t>
   </si>
   <si>
     <t>Moção de apoio pela convocação dos aprovados no concurso da Brigada Militar (BM), realizado em 2017.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/736/mocao_de_apoio_002.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/736/mocao_de_apoio_002.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Plano de modernização da carreira dos militares do estado do Rio Grande do Sul</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/737/mocao_de_apoio_03_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/737/mocao_de_apoio_03_1.pdf</t>
   </si>
   <si>
     <t>Moção de apoio para que seja realizada a reabertura gradual e presencial dos Fóruns gaúchos bem como, a retomada dos prazos dos processos físicos.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/738/mocao_de_repudio_04_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/738/mocao_de_repudio_04_1.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio a proposta do governo do Rio Grande do Sul em privatizar a Companhia Riograndese de Saneamento (Corsan).</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/739/mocao_05.2021_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/739/mocao_05.2021_1.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Lei Nº 1417/2021, de autoria do senador Luiz Carlos Heinze, que dispõem sobre auxílio financeiro por parte da união, às santas casas e hospitais filantrópicos, sem fins lucrativos, que participam de forma complementar ao Sistema Único de Saúde (SUS), em 2021, com o objetivo de permitir-lhes atuar de forma coordenada no combate à pandemia da Covid-19.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/785/mocao_de_apoio_06.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/785/mocao_de_apoio_06.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Lei nº 2564/20 que altera a Lei nº 7.498/86 e institui  piso nacional da enfermagem, do técnico em enfermagem, do auxiliar de enfermagem e da parteira bem como estipula a carga horária para tais profissionais.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/786/mocao_07.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/786/mocao_07.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, para 1° Sargento Jonas Tiago De Almeida, Soldados: Márcio Dal Canton, Jean Marck Vendruscolo, Bruno Guilherme Ribeiro, e Leomir Ceolin, pelos salvamentos acorridos até o presente momento neste ano de 2021. Atos de bravura e empatia, diante de situações atípicas as funções cotidianas da atuação destes Brigadianos.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/871/mocao_08.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/871/mocao_08.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio contra a medida provisória 1.040/2021</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/872/mocao_09.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/872/mocao_09.pdf</t>
   </si>
   <si>
     <t>Moção de apoio a reposição das perdas salariais dos trabalhadores e trabalhadoras da rede Estadual de Educação.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/873/mocao_10.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/873/mocao_10.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio que visa: o aproveitamento dos aprovados no curso técnico em segurança pública - CTSP 2021 - CBM/RS.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/874/mocao_n_12.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/874/mocao_n_12.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao licenciamento ambiental da aquicultura.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/875/mocao_n_13.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/875/mocao_n_13.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento que visa homenagear  o excelentíssimo senhor Claudecir Luiz Frizon.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>PDP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/668/pedido_de_providencias_01_-_linha_boa_esperanca.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/668/pedido_de_providencias_01_-_linha_boa_esperanca.docx</t>
   </si>
   <si>
     <t>CONSERTOS NECESSÁRIOS EM TRECHO DA RUA PERTENCENTE À LINHA BOA ESPERANÇA, TENDO EM VISTA A EXISTÊNCIA DE UM BUEIRO QUE IMPOSSIBILITA O TRÁFEGO DE VEÍCULOS E MÁQUINAS AGRÍCOLAS</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>CONSERTOS NECESSÁRIOS EM TRECHO DA RUA PERTENCENTE À LINHA MILANI, TENDO EM VISTA A EXISTÊNCIA DE UM BUEIRO QUE IMPOSSIBILITA O TRÁFEGO DE VEÍCULOS MAIORES E MÁQUINAS AGRÍCOLAS</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/724/pedido_de_informacao_n_03.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/724/pedido_de_informacao_n_03.pdf</t>
   </si>
   <si>
     <t>Que providencie a instalação de redutores de velocidade nas ruas Monsenhor Vitor Batistella.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/747/pedido_de_providencia_n_04.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/747/pedido_de_providencia_n_04.pdf</t>
   </si>
   <si>
     <t>Pede ao executivo municipal que se providencie melhorias na estrada de acesso a Linha Barra Grande</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pedido_de_providencia_n_05.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pedido_de_providencia_n_05.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor prefeito para que determine à Secretaria responsável a necessidade da colocação de tubos e recuperação da via na rua Ivoti esquina com a Paranaguá</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pedido_de_providencia_n_06.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pedido_de_providencia_n_06.pdf</t>
   </si>
   <si>
     <t>Pede que se providencie a colocação de tubulações e bocas de lobo, na estrada da Linha São João do Porto</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/797/pedido_de_providencia_07.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/797/pedido_de_providencia_07.pdf</t>
   </si>
   <si>
     <t>Pede que se providencie melhorias em estrada do interior na comunidade da Linha Volta Grande</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/798/pedido_de_providencia_08.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/798/pedido_de_providencia_08.pdf</t>
   </si>
   <si>
     <t>Pede ao executivo que se providencie patrolamento, cascalhamento e compactação com rolo em estrada que liga a ERS-150 ao laticínio da Cotrifred, seguindo até a comunidade da linha Boa Esperança</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/799/pedido_de_providencia_09.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/799/pedido_de_providencia_09.pdf</t>
   </si>
   <si>
     <t>Pede ao executivo que se providencie o patrolamento, cascalhamento e compactação com rolo na estrada que liga a BR-386 ate a linha Progresso, passando pelo aviários.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/800/pedido_de_providencia_10.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/800/pedido_de_providencia_10.pdf</t>
   </si>
   <si>
     <t>Pede que se providencie melhorias em via do município, Rua Padre Afonso Correa, bairro Santo Inácio</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/801/pedido_de_providencia_11.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/801/pedido_de_providencia_11.pdf</t>
   </si>
   <si>
     <t>Pede ao chefe do executivo que determine junto a secretaria competente a necessidade de implementar melhorias nas vias urbanas, especialmente no bairro Santo Antonio, em especial as ruas Marechal Tiro e Professor Pedro Lisowski</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pedido_de_providencia_12.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pedido_de_providencia_12.pdf</t>
   </si>
   <si>
     <t>Pede reparos na tubulação de esgoto na rua Tenente Portela, bairro Santo Inácio</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pedido_de_providencia_13.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pedido_de_providencia_13.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito determine junto a secretaria competente a necessidade de na rua João Copatti, bairro Jardim Primavera</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pedido_14.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pedido_14.pdf</t>
   </si>
   <si>
     <t>Que se providencie com a devida urgência a reposição de lâmpadas nas ruas do município, a fim de garantir a iluminação pública necessária.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pedido_15.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pedido_15.pdf</t>
   </si>
   <si>
     <t>Que se providencie reparos na estrada entre Alto Alegre e Linha São Brás, passando pela residência de Mario Moss.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>Que se providencie ajuste nas escadarias as margens da BR-386, KM 34</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pedido_17.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pedido_17.pdf</t>
   </si>
   <si>
     <t>Se providencie melhorias nos brinquedos do espaço de recreação infantil, na praça da matriz.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pedido_18.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pedido_18.pdf</t>
   </si>
   <si>
     <t>Que se providencie reparo na rua 01 localizada no Bairro São Francisco de Paula.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pedido_19.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pedido_19.pdf</t>
   </si>
   <si>
     <t>Que se providencie tubos de água no final da Rua México, localizado no bairro Santo Inácio.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/882/pedido_20.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/882/pedido_20.pdf</t>
   </si>
   <si>
     <t>Que se providencie melhorias no abastecimento de água do alto do Bairro Barrilense.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/657/codigo.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/657/codigo.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Posturas do Município de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Municipal Complementar nº 4, de 21 de dezembro de 2018, que disciplina o sistema tributário do município e institui o novo código tributário municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_lei_complementar_n_003_-_altera_disp._codigo_tributario.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_lei_complementar_n_003_-_altera_disp._codigo_tributario.docx</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Municipal Complementar nº 4, de 21 de dezembro de 2018, que disciplina o sistema tributário do município e institui o novo código tributário municipal e dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_lei_n_001_-_expofred_-_2021_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_lei_n_001_-_expofred_-_2021_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a realizar despesas com a realização da EXPOFRED - 2021, a celebrar termo de fomento com a AFRED ASSOCIAÇÃO FREDERIQUENSE DE DESENVOLVIMENTO, e dá outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_lei_n_002_-_contratacao_profissionais_saude_-_covid_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_lei_n_002_-_contratacao_profissionais_saude_-_covid_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de contratação temporária de excepcional interesse público, para enfrentamento da emergência de saúde pública de importância internacional decorrente do novo coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_lei_n_003_-_revoga_paragrafo_unico_lei_4.698_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_lei_n_003_-_revoga_paragrafo_unico_lei_4.698_1.pdf</t>
   </si>
   <si>
     <t>Revoga parágrafo único do Art. 1º da Lei Municipal n.º 4.698 e dá outras Providencias</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_lei_n_004_-_revoga_lei_1.716.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_lei_n_004_-_revoga_lei_1.716.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 1.716, de 15 de junho de 1993.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/653/projeto_lei_n_005_-_contratacao_garis.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/653/projeto_lei_n_005_-_contratacao_garis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal por tempo determinado, para atender à necessidade temporária de excepcional e relevante interesse público.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/655/projeto_lei_n_006_-_convenio_hdp_-_ortopedista.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/655/projeto_lei_n_006_-_convenio_hdp_-_ortopedista.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a celebrar Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade Divina Providência- HDP e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/654/projeto_lei_n_007_-_altera_paragrafo_unico_lei_4.698.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/654/projeto_lei_n_007_-_altera_paragrafo_unico_lei_4.698.docx</t>
   </si>
   <si>
     <t>Altera o parágrafo único do Art. 1º da Lei Municipal nº 4.698 e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_lei_n_008_-_ajustes_de_tce_rs_na_loa_2021.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_lei_n_008_-_ajustes_de_tce_rs_na_loa_2021.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alterar a classificação de naturezas (elementos) de despesas na Lei Orçamentária Anual de 2021, a transferir os valores orçados, e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/658/projeto_lei_n_009_-_contratacao_de_professores_02_-02.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/658/projeto_lei_n_009_-_contratacao_de_professores_02_-02.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal por tempo determinado, para atender à necessidade temporária de excepcional e relevante interesse público, e dá outras providencias.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_lei_n_010_-_altera_lei_692_-_casas_rurais.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_lei_n_010_-_altera_lei_692_-_casas_rurais.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 692/1976, de 26 de maio de 1976.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_lei_n_011_-_convenio_hdp_-_enfermeiras_-_transp._pacientes.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_lei_n_011_-_convenio_hdp_-_enfermeiras_-_transp._pacientes.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a celebrar Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade, e dá outras providências.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/661/projeto_lei_n_012_-_convenios_novos_e_reabertura.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/661/projeto_lei_n_012_-_convenios_novos_e_reabertura.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/662/projeto_lei_n_013_-_contratacao_upa_-_serventes_-_copeiros.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/662/projeto_lei_n_013_-_contratacao_upa_-_serventes_-_copeiros.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal por tempo determinado, para atender à necessidade temporária de excepcional interesse público, e dá outras providencias.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/663/projeto_lei_n_014_-_sancoes_administrativas_calamidade.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/663/projeto_lei_n_014_-_sancoes_administrativas_calamidade.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as sanções administrativas aplicáveis pelo descumprimento das medidas urgentes determinadas para contenção e enfrentamento da pandemia de Coronavírus (COVID-19), no Município de Frederico Westphalen, e dá outras providências.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_lei_n_015_-_convenio_com_vacinacao.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_lei_n_015_-_convenio_com_vacinacao.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas relativas à aquisição de vacinas, insumos, bens e serviços de logística, tecnologia da informação e comunicação, comunicação social, publicitária e treinamentos destinados à vacinação contra o novo Coronavírus (Covid-19), para enfrentamento da emergência de saúde pública de importância internacional decorrente da pandemia, e dá outras providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_lei_n_016_-_contratacao_agente_de_transito_contabilidade.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_lei_n_016_-_contratacao_agente_de_transito_contabilidade.docx</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_lei_n_017_-_convocacao_procurador.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_lei_n_017_-_convocacao_procurador.docx</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional de Procurador do Município para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_lei_n_018_-_contratacao_nutricionista.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_lei_n_018_-_contratacao_nutricionista.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de contratação temporária de excepcional interesse público, e dá outras providências. (nutricionista)</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_lei_n_019_-_contratacao_motorista_e_servente_educacao.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_lei_n_019_-_contratacao_motorista_e_servente_educacao.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de contratação temporária de excepcional interesse público, e dá outras providências.  (15 serventes e 1 motorista)</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de contratação temporária de excepcional interesse público, e dá outras providências. (4 serventes e 1 motorista)</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_lei_n_021_-_conselhos_de_acompanhamento_e_de_controle_social_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_lei_n_021_-_conselhos_de_acompanhamento_e_de_controle_social_1.docx</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Acompa-nhamento e Controle Social do Fundo de Manu-tenção e Desenvolvimento da Educação Básica e de valorização dos Profissionais da Educação – CACS FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_lei_n_022_-_contratacao_assistente_social_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_lei_n_022_-_contratacao_assistente_social_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_lei_n_023_-_regulariza_frederico.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_lei_n_023_-_regulariza_frederico.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização administrativa das edificações que estão em desacordo com as normas urbanísticas e institui o Programa de regularização da Construção Civil no Município de Frederico Westphalen, denominado “REGULARIZA FREDERICO 2021.”</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_lei_n_024_-_altera_lei_4756_-_calamidade.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_lei_n_024_-_altera_lei_4756_-_calamidade.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4.756, de 30 de março de 2020.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_lei_n_025_-_hdp.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_lei_n_025_-_hdp.docx</t>
   </si>
   <si>
     <t>Autoriza a celebração de Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade Divina Providência - HDP, e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_lei_n_026_-_reajuste_servidores.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_lei_n_026_-_reajuste_servidores.docx</t>
   </si>
   <si>
     <t>Autoriza o Município a conceder revisão geral anual da remuneração dos servidores públicos pelo Índice Nacional de Preços ao Consumidor Amplo – IPCA.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_lei_n_027_-_altera_lei_4836_-_nutri.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_lei_n_027_-_altera_lei_4836_-_nutri.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4.836, de 8 de março de 2021.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_lei_n_028_-_mais_fred_agro_pronto.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_lei_n_028_-_mais_fred_agro_pronto.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o programa municipal de incentivos à implantação e ampliação de unidades de produção de suínos, de aves e de leite, e dá outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_lei_n_029_-_reajuste_magisterio.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_lei_n_029_-_reajuste_magisterio.docx</t>
   </si>
   <si>
     <t>Autoriza o Município a conceder revisão geral anual ao Piso Salarial do Magistério, referente a data-base de janeiro de 2020 pelo Índice Nacional de Preços ao Consumidor Amplo – IPCA.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_lei_n_030_-_regulariza.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_lei_n_030_-_regulariza.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização administrativa das edificações que estão em desacordo com as normas urbanísticas e institui o Programa de regularização da Construção Civil no Município de Frederico Westphalen, denominado “REGULARIZA FREDERICO.”</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_lei_n_031_-_contratacao_agente_pim_ainda_n_foi_protocolado.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_lei_n_031_-_contratacao_agente_pim_ainda_n_foi_protocolado.docx</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_lei_n_032_-_refis.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_lei_n_032_-_refis.docx</t>
   </si>
   <si>
     <t>Institui o Programa Especial de Recuperação e Regularização de Dívidas denominado "EM DIA COM FREDERICO", a ser promovido pelo Poder Executivo com o objetivo de promover a recuperação e a regularização de créditos da Fazenda Pública do Município de Frederico Westphalen e dá outras providencias.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_lei_n_034_-_convocacao_de_veterinario_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_lei_n_034_-_convocacao_de_veterinario_1.docx</t>
   </si>
   <si>
     <t>Autoriza a convocação de profissional de veterinária para regime complementar de trabalho.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_lei_n_035_-_contratacao_engenheiros_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_lei_n_035_-_contratacao_engenheiros_1.docx</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais nº 4.843 e nº 4.844, ambas de 29 de março de 20121, que dispõem sobre a Revisão Geral Anual de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>Concede acesso à crédito previsto na Lei Municipal nº 4.784, de 24 de julho de 2020, que Institui o Fundo de Crédito Emergencial do Município de Frederico Westphalen – Pró/empresa Mais, criado no contexto das medidas para o enfrentamento econômico da epidemia do vírus COVID-19.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_lei_n_038_-_altera_lei_4560_habitacao.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_lei_n_038_-_altera_lei_4560_habitacao.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.560, de 18 de outubro de 2018 - que trata sobre o programa municipal Morar Melhor</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_lei_n_039_-_altera_4680_-_contribuicao_de_melhoria.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_lei_n_039_-_altera_4680_-_contribuicao_de_melhoria.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.680, de 18 de setembro de 2019, que institui normas para o pagamento parcelado da contribuição de melhoria, concede isenção, e dá outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_lei_n_040_-_estudantes_uri.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_lei_n_040_-_estudantes_uri.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Sucessão Rural, com incentivos à educação voltada ao meio rural e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_lei_n_041_-_altera_lei_4467_-_politica_ambiental_jjia_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_lei_n_041_-_altera_lei_4467_-_politica_ambiental_jjia_1.docx</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos da Lei Municipal nº 4.467, de 18 de dezembro de 2017.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.169, de 26 de março de 2015.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_lei_n_043_-_contratacao_psicologa_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_lei_n_043_-_contratacao_psicologa_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial de dois profissionais de psicologia, e dá outras providências.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_lei_n_044_-_ppa.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_lei_n_044_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_lei_n_045_-_altera_lei_4635_-_justica_federal_1_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_lei_n_045_-_altera_lei_4635_-_justica_federal_1_1.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4.635, de 12 de junho de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_lei_n_046_-_conselho_do_idoso.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_lei_n_046_-_conselho_do_idoso.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal do Idoso, cria o Fundo Municipal do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_lei_n_047_-_arbaza_molossi.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_lei_n_047_-_arbaza_molossi.docx</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de uso de bem público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_lei_n_048_-_contratacao_motorista.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_lei_n_048_-_contratacao_motorista.docx</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_lei_n_049_-_parceria_fazenda_cristo_rei.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_lei_n_049_-_parceria_fazenda_cristo_rei.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Parceria com a Comunidade Terapêutica Fazenda Senhor Jesus Cristo Rei e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_lei_n_050_-_hdp_90k_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_lei_n_050_-_hdp_90k_1.docx</t>
   </si>
   <si>
     <t>Autoriza a celebração de Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade - Hospital Divina Providência, e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/775/projeto_lei_n_051_-_contratacao_operador_e_lubrificador.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/775/projeto_lei_n_051_-_contratacao_operador_e_lubrificador.docx</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/776/projeto_lei_n_052_-_consepro_10k.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/776/projeto_lei_n_052_-_consepro_10k.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Fomento com o CONSEPRO - Conselho Comunitário Pró Segurança Pública de Frederico Westphalen, e dá outras providências.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/777/projeto_lei_n_053_-_leilao.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/777/projeto_lei_n_053_-_leilao.docx</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a alienar bens patrimoniais móveis próprios do município, bem como efetuar a baixa patrimonial, e dá outras providências.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/778/projeto_lei_n_054_-_acoes_continuadas_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/778/projeto_lei_n_054_-_acoes_continuadas_1.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termos de Fomento com organizações da sociedade civil que menciona, efetuando a transferência de recursos financeiros, e da outras providências.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_lei_n_055_-_credito_adicional_suplementar_execesso_de_arrecadacao.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_lei_n_055_-_credito_adicional_suplementar_execesso_de_arrecadacao.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/780/projeto_lei_n_056_-_futebol.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/780/projeto_lei_n_056_-_futebol.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.610, de 05 de abril de 2019.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_lei_n_057_-_altera_lei_4779.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_lei_n_057_-_altera_lei_4779.docx</t>
   </si>
   <si>
     <t>Inclui Parágrafo Único ao art. 2º da Lei Municipal nº 4.779 de 23 de junho de 2020, que estabelece normas para instituição de condomínios horizontais de lotes residenciais no âmbito do município de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_lei_n_058_-_recebe_em_doacao_uri_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_lei_n_058_-_recebe_em_doacao_uri_1.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação de imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_lei_n_059_-_altera_lei_plano_diretor_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_lei_n_059_-_altera_lei_plano_diretor_1.docx</t>
   </si>
   <si>
     <t>Altera o Parágrafo 6º, do art. 183 da Lei Municipal nº 3.286 de 27 de junho de 2008.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_lei_n_060_-_show_de_premio_-_cdl_-_2021.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_lei_n_060_-_show_de_premio_-_cdl_-_2021.doc</t>
   </si>
   <si>
     <t>Autoriza a celebrar termo de fomento com a CDL-FW, e dá outras providências.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_lei_n_061_-_suplementacoes_gerais-1.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_lei_n_061_-_suplementacoes_gerais-1.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares e especiais dá outras providências.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_lei_n_062_-_abertura_recurso_camara_-_corrigido.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_lei_n_062_-_abertura_recurso_camara_-_corrigido.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares com recursos das sobras da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_lei_n_064_-_subvencoes_sociais.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_lei_n_064_-_subvencoes_sociais.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Colaboração com entidades de assistência social, em cumprimento ao Programa de Auxílios e Subvenções para o presente exercício.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_lei_n_065_-_revoga_lei_didi.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_lei_n_065_-_revoga_lei_didi.docx</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4.284, de 24 de dezembro de 2015.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/810/projeto_lei_n_066_-_ldo_2022_-_corrigido.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/810/projeto_lei_n_066_-_ldo_2022_-_corrigido.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/811/projeto_lei_n_067_-_altera_4822_loa_pronto_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/811/projeto_lei_n_067_-_altera_4822_loa_pronto_1.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4.822, de 29 de dezembro de 2020.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_lei_n_068_-_banco_de_racao_e_utensilios_2_1.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_lei_n_068_-_banco_de_racao_e_utensilios_2_1.doc</t>
   </si>
   <si>
     <t>Institui, no âmbito do município de Frederico Westphalen o Programa Banco de Ração e Utensílios para cães e gatos e dá outras providências.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_lei_n_069_-_parceria_publico_privada_rossato.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_lei_n_069_-_parceria_publico_privada_rossato.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Parceria Público Privada para a execução de obra, e dá outras providências.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_lei_n_070_-_termo_de_fomento_guarani_futebol_clube.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_lei_n_070_-_termo_de_fomento_guarani_futebol_clube.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com o Guarani Futebol Clube.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/815/projeto_lei_n_071_-_hdp_800k_atualizado_2.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/815/projeto_lei_n_071_-_hdp_800k_atualizado_2.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade e dá outras providências.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/816/projeto_lei_n_072_-_contratacao_veterinario.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/816/projeto_lei_n_072_-_contratacao_veterinario.docx</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/817/projeto_lei_n_073_-_contratacao_eletricista.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/817/projeto_lei_n_073_-_contratacao_eletricista.docx</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/818/projeto_lei_n_074_-_contratacao_educacao_profs.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/818/projeto_lei_n_074_-_contratacao_educacao_profs.docx</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_lei_n_075_-_contratacao_medico.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_lei_n_075_-_contratacao_medico.docx</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/821/projeto_lei_n_076_-_inclui_dispositivo_cod_de_posturas_corrigido_08-10.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/821/projeto_lei_n_076_-_inclui_dispositivo_cod_de_posturas_corrigido_08-10.docx</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei Municipal nº 691, de 18 de maio de 1976, que institui o Código de Posturas do Município e dá outras providências</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/822/projeto_lei_n_077_-_credito_especial_passivo_atuarial_-_educacao__-_corrigido_08-10.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/822/projeto_lei_n_077_-_credito_especial_passivo_atuarial_-_educacao__-_corrigido_08-10.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_lei_n_078_-_pavilhao_projeto_e._maria_falcon.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_lei_n_078_-_pavilhao_projeto_e._maria_falcon.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e dá outras providências, para a ampliação do pavilhão do Projeto Arte, educação e Cidadania</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_lei_n_079_-_altera_lm__3.286__zoneamento_urbano__01.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_lei_n_079_-_altera_lm__3.286__zoneamento_urbano__01.docx</t>
   </si>
   <si>
     <t>Altera o Mapa de Zoneamento Urbano - Anexo IV, do Plano Diretor de Desenvolvimento Integrado (PDDI) do Município de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/825/projeto_lei_n_080_-_previdencia_complementar_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/825/projeto_lei_n_080_-_previdencia_complementar_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime de Previdência Complementar – RPC no âmbito do Município de Frederico Westphalen, e dá outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_lei_n_082_-_medico_pediatra.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_lei_n_082_-_medico_pediatra.docx</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação de médico pediatra em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_lei_n_083_-_contratacao_engenheiro_obras.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_lei_n_083_-_contratacao_engenheiro_obras.docx</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação de engenheiro em caráter temporário e emergencial, e dá outras providências.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_lei_n_084_-_agente_do_pim_assist_social.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_lei_n_084_-_agente_do_pim_assist_social.docx</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial de agentes do PIM e Criança Feliz, e dá outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_lei_n_085_-_contratacao_motorista_assist_social.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_lei_n_085_-_contratacao_motorista_assist_social.docx</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade temporária de excepcional interesse público, autoriza contratação em caráter temporário e emergencial de motorista, e dá outras providências.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_lei_n_086_-_fumdica.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_lei_n_086_-_fumdica.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de fomento com entidades de assistência social, para a execução de projetos com recursos oriundos do Fundo Municipal dos Direitos da Criança e do Adolescente – FUMDICA.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_lei_n_087_-_gabinete_da_primeira_dama_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_lei_n_087_-_gabinete_da_primeira_dama_1.docx</t>
   </si>
   <si>
     <t>Institui o Gabinete da Primeira Dama do Município, abre crédito especial e dá outras providências</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/832/projeto_lei_n_088_-_fw_em_luz.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/832/projeto_lei_n_088_-_fw_em_luz.docx</t>
   </si>
   <si>
     <t>Institui o evento natalino denominado ‘’Frederico Em Luz’’, a ser comemorado no mês de dezembro, altera o Calendário Oficial de Eventos do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_lei_n_089_-_plano_voce_pavimenta_2.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_lei_n_089_-_plano_voce_pavimenta_2.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir Plano ‘’Você Pavimenta’’ de vias urbanas, dispõe sobre sua execução e dá outras providências.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/834/projeto_lei_n_090_-_iffar_2.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/834/projeto_lei_n_090_-_iffar_2.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar Convênio de Cooperação técnica com o IFFar – Instituto Federal de Educação, Ciência e Tecnologia Farroupilha.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/835/projeto_lei_n_091_-_suplementacoes_saude.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/835/projeto_lei_n_091_-_suplementacoes_saude.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/836/projeto_lei_n_092_-_suplementacoes_iluminacao_publica.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/836/projeto_lei_n_092_-_suplementacoes_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/837/projeto_lei_n_093_-_especiais_saude.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/837/projeto_lei_n_093_-_especiais_saude.doc</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/838/projeto_lei_n_094_-_especiais_leilao.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/838/projeto_lei_n_094_-_especiais_leilao.doc</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/839/projeto_lei_n_095_-_loa_2022.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/839/projeto_lei_n_095_-_loa_2022.docx</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Frederico Westphalen para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/840/projeto_lei_n_096_-_cessao_uso_sindicato_1.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/840/projeto_lei_n_096_-_cessao_uso_sindicato_1.doc</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a celebrar contrato administrativo de concessão de uso de bem público municipal com o Sindicato dos Servidores Municipais de Frederico Westphalen/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/841/projeto_lei_n_097_-_aquisicao_area_de_terras_para_novo_distrito_industrial_29-10_1.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/841/projeto_lei_n_097_-_aquisicao_area_de_terras_para_novo_distrito_industrial_29-10_1.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir área de terras para a instalação de novo distrito industrial no município, e dá outras providências.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/842/projeto_lei_n_098_-_repassa_entidades_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/842/projeto_lei_n_098_-_repassa_entidades_1.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Colaboração com entidades de assistência social.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/843/projeto_lei_n_099_-_recebe_em_doacao.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/843/projeto_lei_n_099_-_recebe_em_doacao.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação de frações de terras, e dá outras providências.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/844/projeto_lei_n_100_-_contratacao_educacao_psicologo_psicopedagogo_e_fonoaudiologo.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/844/projeto_lei_n_100_-_contratacao_educacao_psicologo_psicopedagogo_e_fonoaudiologo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de contratação temporária de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/846/projeto_lei_n_102_-_programa_escola_interativa.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/846/projeto_lei_n_102_-_programa_escola_interativa.docx</t>
   </si>
   <si>
     <t>Institui o Programa Escola Interativa na Rede de Ensino Municipal, abre crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/847/projeto_lei_n_103_-_altera_4822_loa_2.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/847/projeto_lei_n_103_-_altera_4822_loa_2.docx</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/848/projeto_lei_n_104_-_cessao_uso_fundectur.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/848/projeto_lei_n_104_-_cessao_uso_fundectur.doc</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a celebrar contrato administrativo de concessão de uso de bem público municipal com a Fundação Para o Desenvolvimento da Cultural e do Turismo – FUNDECTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/849/projeto_lei_n_105_-_hdp_200k_recurso_heinze.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/849/projeto_lei_n_105_-_hdp_200k_recurso_heinze.docx</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/850/projeto_lei_n_106_-_uniao.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/850/projeto_lei_n_106_-_uniao.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Acordo de Cooperação, concedendo auxílio ao União Frederiquense de Futebol.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/851/projeto_lei_n_107_-_contratacao_vigilante.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/851/projeto_lei_n_107_-_contratacao_vigilante.docx</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/852/projeto_lei_n_108_-_zoonoses_agriculutra.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/852/projeto_lei_n_108_-_zoonoses_agriculutra.docx</t>
   </si>
   <si>
     <t>Institui Programa De Incentivo Ao Controle De Zoonoses no rebanho bovino e bubalino no município e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/853/projeto_lei_n_109_-_altera_lei_2976_rpps_2.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/853/projeto_lei_n_109_-_altera_lei_2976_rpps_2.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2.976, de 28 de outubro de 2005, que reestrutura o Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Frederico Westphalen, e dá outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/854/projeto_lei_n_110_-_pavimentacao_frangos_piovesan.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/854/projeto_lei_n_110_-_pavimentacao_frangos_piovesan.docx</t>
   </si>
   <si>
     <t>Autoriza a execução de obra de melhoria, dispensar o lançamento e a cobrança da contribuição de melhoria, e dá outras providências.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/855/projeto_lei_n_111_-_contratacao_vigilante.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/855/projeto_lei_n_111_-_contratacao_vigilante.docx</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/856/projeto_lei_n_112_-_uniao.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/856/projeto_lei_n_112_-_uniao.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com a entidade União Frederiquense de Futebol na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/857/projeto_lei_n_113_-_contratacao_psicologa_e_assist.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/857/projeto_lei_n_113_-_contratacao_psicologa_e_assist.docx</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/858/projeto_lei_n_114_-_contratacao_educacao_profs.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/858/projeto_lei_n_114_-_contratacao_educacao_profs.docx</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/859/projeto_lei_n_115_-_barbara_maix.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/859/projeto_lei_n_115_-_barbara_maix.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com a entidade Comunidade Terapêutica Feminina Barbara Maix na forma que especifica, abrir crédito adicional especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>202101</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pl_nico.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pl_nico.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo municipal a celebrar parceria público-privada para a construção, reforma, ampliação e manutenção de Creches Municipais e das outras providências</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>202102</t>
   </si>
   <si>
     <t>Aline Ferrari Caeran</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_ficha_limpa_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_ficha_limpa_1.docx</t>
   </si>
   <si>
     <t>INSTITUI A “FICHA LIMPA MUNICIPAL” NAS NOMEAÇÕES PARA OS CARGOS EM COMISSÃO E FUNÇÕES DE CONFIANÇA NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA DOS ÓRGÃOS DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL DE FREDERICO WESTPHALEN/RS.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>202103</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_03_-_revisa_vencimentos_servidores_legislativo_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_03_-_revisa_vencimentos_servidores_legislativo_1.docx</t>
   </si>
   <si>
     <t>Revisa os vencimentos e as gratificações dos Servidores da Câmara de Vereadores de Frederico Westphalen/RS.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>202104</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_-_revoga_lei_revisao.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_-_revoga_lei_revisao.docx</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4.845, de 29 de março de 2021, que dispõe sobre a Revisão Geral Anual de dos vencimentos dos Servidores da Câmara de Vereadores de Frederico Westphalen</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>202105</t>
   </si>
   <si>
     <t>Raul Pazuch</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_202105-__atividade_fisica.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_202105-__atividade_fisica.docx</t>
   </si>
   <si>
     <t>Reconhece a prática da atividade física e do exercício físico como essenciais para a população de Frederico Westphalen, ministrados por Profissional de Educação Física, bem como em espaços públicos em tempos de crises ocasionais por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>202106</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/756/pl_06.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/756/pl_06.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A EFETUAR CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>202107</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pl_07.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pl_07.pdf</t>
   </si>
   <si>
     <t>Estabelece junto as empresas e comércio local o programa Troco Solidário, que tem por finalidade auxiliar financeiramente as Entidades Filantrópicas do município.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>202108</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pl_08.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pl_08.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para Cargos em Comissão de pessoas que tenham sido condenadas pela Lei Federal 11.340/06 (Lei Maria da Penha), no âmbito do Município de Frederico Westphalen/RS</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>202109</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_09-2021.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Destina 5% (cinco por cento) do total de moradias populares de programas habitacionais públicos às vítimas de violência contra a mulher, conforme previsão na Lei 11.340, de 07 de agosto de 2006 (Lei Maria da Penha), e às ofendidas por tentativa de crime de feminicidio, construídas ou via convênios celebrados pelo Município de Frederico Westphalen/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>202110</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/883/pl_10.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/883/pl_10.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a instalação de sistema de segurança baseado em monitoramento por meio de câmeras de vídeo nas escolas e creches da rede publica do município de Frederico Westphalen-RS</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>202111</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/884/pl_11.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/884/pl_11.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre o uso de carrinhos de compras, em supermercados, hipermercados, atacados ou atacarejo, adaptados para atender as necessidades dos cadeirantes e dá outras providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>202112</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pl_12.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pl_12.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Frederico Westphalen-RS, a Semana Municipal da pessoa com deficiência intelectual e múltipla e dá outras providências.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>202113</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pl_13.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pl_13.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Responsabilidade e Afeto" que dispõem sobre reflexão, conscientização e responsabilização dos autores de violência doméstica e grupos reflexivos de homens e dá outras providências.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>202114</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/887/pl_14.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/887/pl_14.pdf</t>
   </si>
   <si>
     <t>Adota marca oficial para a Câmara Municipal de Frederico Westphalen.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/666/projeto_e_de_resolucao_01_-_doacao_bens_prefeitura_e_uri_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/666/projeto_e_de_resolucao_01_-_doacao_bens_prefeitura_e_uri_1.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A EFETUAR DOAÇÃO DE BENS MÓVEIS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/667/projeto_de_resolucao_02_-_baixa_de_bens_e_descarte_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/667/projeto_de_resolucao_02_-_baixa_de_bens_e_descarte_1.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A EFETUAR A BAIXA E DESCARTE DE BENS MÓVEIS DETERIORADOS.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_resolucao_03__-_transferencia_recursos_executivo_-_250.000.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_resolucao_03__-_transferencia_recursos_executivo_-_250.000.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de recursos orçamentários da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/888/projeto_de_resolucao_04.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/888/projeto_de_resolucao_04.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a destinação de recursos orçamentários da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/889/projeto_de_resolucao_05.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/889/projeto_de_resolucao_05.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher no âmbito da Câmara Municipal de Frederico Westphalen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2877,67 +2877,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/673/ind._2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/670/indicacao_no_003-2021_-_rua.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/674/ind._4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_005-2021_-_rua.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_06-20210000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_08-20210000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_12_-_prorrogacao_de_prazos_tributos.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_13_-_redutor_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_14_-_limpeza_rua_garibaldi.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_15_-_bangu.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_16-_acessibilidade.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_17_-_reparos_em_via_publica.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_18_-_reparos_em_via_publica_3.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_2021_-_psdb.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_n28.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_n29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_n_30.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_n_31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_n_32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_33.2021_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_34.2021_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_35.2021_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_36-2021_-_pp_psdb_e_pdt..docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_38-2021_-_operacao_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/735/mocao_de_apoio_01-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/736/mocao_de_apoio_002.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/737/mocao_de_apoio_03_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/738/mocao_de_repudio_04_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/739/mocao_05.2021_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/785/mocao_de_apoio_06.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/786/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/871/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/872/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/873/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/874/mocao_n_12.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/875/mocao_n_13.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/668/pedido_de_providencias_01_-_linha_boa_esperanca.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/724/pedido_de_informacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/747/pedido_de_providencia_n_04.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pedido_de_providencia_n_05.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pedido_de_providencia_n_06.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/797/pedido_de_providencia_07.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/798/pedido_de_providencia_08.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/799/pedido_de_providencia_09.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/800/pedido_de_providencia_10.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/801/pedido_de_providencia_11.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pedido_de_providencia_12.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pedido_de_providencia_13.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pedido_14.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pedido_15.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pedido_17.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pedido_18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pedido_19.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/882/pedido_20.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/657/codigo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_lei_complementar_n_003_-_altera_disp._codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_lei_n_001_-_expofred_-_2021_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_lei_n_002_-_contratacao_profissionais_saude_-_covid_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_lei_n_003_-_revoga_paragrafo_unico_lei_4.698_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_lei_n_004_-_revoga_lei_1.716.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/653/projeto_lei_n_005_-_contratacao_garis.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/655/projeto_lei_n_006_-_convenio_hdp_-_ortopedista.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/654/projeto_lei_n_007_-_altera_paragrafo_unico_lei_4.698.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_lei_n_008_-_ajustes_de_tce_rs_na_loa_2021.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/658/projeto_lei_n_009_-_contratacao_de_professores_02_-02.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_lei_n_010_-_altera_lei_692_-_casas_rurais.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_lei_n_011_-_convenio_hdp_-_enfermeiras_-_transp._pacientes.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/661/projeto_lei_n_012_-_convenios_novos_e_reabertura.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/662/projeto_lei_n_013_-_contratacao_upa_-_serventes_-_copeiros.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/663/projeto_lei_n_014_-_sancoes_administrativas_calamidade.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_lei_n_015_-_convenio_com_vacinacao.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_lei_n_016_-_contratacao_agente_de_transito_contabilidade.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_lei_n_017_-_convocacao_procurador.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_lei_n_018_-_contratacao_nutricionista.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_lei_n_019_-_contratacao_motorista_e_servente_educacao.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_lei_n_021_-_conselhos_de_acompanhamento_e_de_controle_social_1.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_lei_n_022_-_contratacao_assistente_social_1.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_lei_n_023_-_regulariza_frederico.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_lei_n_024_-_altera_lei_4756_-_calamidade.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_lei_n_025_-_hdp.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_lei_n_026_-_reajuste_servidores.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_lei_n_027_-_altera_lei_4836_-_nutri.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_lei_n_028_-_mais_fred_agro_pronto.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_lei_n_029_-_reajuste_magisterio.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_lei_n_030_-_regulariza.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_lei_n_031_-_contratacao_agente_pim_ainda_n_foi_protocolado.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_lei_n_032_-_refis.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_lei_n_034_-_convocacao_de_veterinario_1.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_lei_n_035_-_contratacao_engenheiros_1.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_lei_n_038_-_altera_lei_4560_habitacao.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_lei_n_039_-_altera_4680_-_contribuicao_de_melhoria.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_lei_n_040_-_estudantes_uri.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_lei_n_041_-_altera_lei_4467_-_politica_ambiental_jjia_1.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_lei_n_043_-_contratacao_psicologa_1.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_lei_n_044_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_lei_n_045_-_altera_lei_4635_-_justica_federal_1_1.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_lei_n_046_-_conselho_do_idoso.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_lei_n_047_-_arbaza_molossi.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_lei_n_048_-_contratacao_motorista.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_lei_n_049_-_parceria_fazenda_cristo_rei.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_lei_n_050_-_hdp_90k_1.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/775/projeto_lei_n_051_-_contratacao_operador_e_lubrificador.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/776/projeto_lei_n_052_-_consepro_10k.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/777/projeto_lei_n_053_-_leilao.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/778/projeto_lei_n_054_-_acoes_continuadas_1.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_lei_n_055_-_credito_adicional_suplementar_execesso_de_arrecadacao.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/780/projeto_lei_n_056_-_futebol.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_lei_n_057_-_altera_lei_4779.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_lei_n_058_-_recebe_em_doacao_uri_1.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_lei_n_059_-_altera_lei_plano_diretor_1.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_lei_n_060_-_show_de_premio_-_cdl_-_2021.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_lei_n_061_-_suplementacoes_gerais-1.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_lei_n_062_-_abertura_recurso_camara_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_lei_n_064_-_subvencoes_sociais.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_lei_n_065_-_revoga_lei_didi.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/810/projeto_lei_n_066_-_ldo_2022_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/811/projeto_lei_n_067_-_altera_4822_loa_pronto_1.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_lei_n_068_-_banco_de_racao_e_utensilios_2_1.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_lei_n_069_-_parceria_publico_privada_rossato.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_lei_n_070_-_termo_de_fomento_guarani_futebol_clube.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/815/projeto_lei_n_071_-_hdp_800k_atualizado_2.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/816/projeto_lei_n_072_-_contratacao_veterinario.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/817/projeto_lei_n_073_-_contratacao_eletricista.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/818/projeto_lei_n_074_-_contratacao_educacao_profs.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_lei_n_075_-_contratacao_medico.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/821/projeto_lei_n_076_-_inclui_dispositivo_cod_de_posturas_corrigido_08-10.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/822/projeto_lei_n_077_-_credito_especial_passivo_atuarial_-_educacao__-_corrigido_08-10.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_lei_n_078_-_pavilhao_projeto_e._maria_falcon.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_lei_n_079_-_altera_lm__3.286__zoneamento_urbano__01.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/825/projeto_lei_n_080_-_previdencia_complementar_1.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_lei_n_082_-_medico_pediatra.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_lei_n_083_-_contratacao_engenheiro_obras.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_lei_n_084_-_agente_do_pim_assist_social.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_lei_n_085_-_contratacao_motorista_assist_social.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_lei_n_086_-_fumdica.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_lei_n_087_-_gabinete_da_primeira_dama_1.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/832/projeto_lei_n_088_-_fw_em_luz.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_lei_n_089_-_plano_voce_pavimenta_2.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/834/projeto_lei_n_090_-_iffar_2.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/835/projeto_lei_n_091_-_suplementacoes_saude.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/836/projeto_lei_n_092_-_suplementacoes_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/837/projeto_lei_n_093_-_especiais_saude.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/838/projeto_lei_n_094_-_especiais_leilao.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/839/projeto_lei_n_095_-_loa_2022.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/840/projeto_lei_n_096_-_cessao_uso_sindicato_1.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/841/projeto_lei_n_097_-_aquisicao_area_de_terras_para_novo_distrito_industrial_29-10_1.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/842/projeto_lei_n_098_-_repassa_entidades_1.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/843/projeto_lei_n_099_-_recebe_em_doacao.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/844/projeto_lei_n_100_-_contratacao_educacao_psicologo_psicopedagogo_e_fonoaudiologo.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/846/projeto_lei_n_102_-_programa_escola_interativa.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/847/projeto_lei_n_103_-_altera_4822_loa_2.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/848/projeto_lei_n_104_-_cessao_uso_fundectur.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/849/projeto_lei_n_105_-_hdp_200k_recurso_heinze.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/850/projeto_lei_n_106_-_uniao.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/851/projeto_lei_n_107_-_contratacao_vigilante.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/852/projeto_lei_n_108_-_zoonoses_agriculutra.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/853/projeto_lei_n_109_-_altera_lei_2976_rpps_2.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/854/projeto_lei_n_110_-_pavimentacao_frangos_piovesan.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/855/projeto_lei_n_111_-_contratacao_vigilante.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/856/projeto_lei_n_112_-_uniao.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/857/projeto_lei_n_113_-_contratacao_psicologa_e_assist.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/858/projeto_lei_n_114_-_contratacao_educacao_profs.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/859/projeto_lei_n_115_-_barbara_maix.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pl_nico.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_ficha_limpa_1.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_03_-_revisa_vencimentos_servidores_legislativo_1.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_-_revoga_lei_revisao.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_202105-__atividade_fisica.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/756/pl_06.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pl_07.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pl_08.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/883/pl_10.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/884/pl_11.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pl_12.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pl_13.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/887/pl_14.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/666/projeto_e_de_resolucao_01_-_doacao_bens_prefeitura_e_uri_1.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/667/projeto_de_resolucao_02_-_baixa_de_bens_e_descarte_1.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_resolucao_03__-_transferencia_recursos_executivo_-_250.000.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/888/projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/889/projeto_de_resolucao_05.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/673/ind._2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/670/indicacao_no_003-2021_-_rua.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/674/ind._4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_005-2021_-_rua.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_06-20210000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_08-20210000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_12_-_prorrogacao_de_prazos_tributos.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_13_-_redutor_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_14_-_limpeza_rua_garibaldi.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_15_-_bangu.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_16-_acessibilidade.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_17_-_reparos_em_via_publica.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_18_-_reparos_em_via_publica_3.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_2021_-_psdb.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_n28.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_n29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_n_30.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_n_31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_n_32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_33.2021_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_34.2021_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_35.2021_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_36-2021_-_pp_psdb_e_pdt..docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_38-2021_-_operacao_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/735/mocao_de_apoio_01-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/736/mocao_de_apoio_002.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/737/mocao_de_apoio_03_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/738/mocao_de_repudio_04_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/739/mocao_05.2021_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/785/mocao_de_apoio_06.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/786/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/871/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/872/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/873/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/874/mocao_n_12.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/875/mocao_n_13.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/668/pedido_de_providencias_01_-_linha_boa_esperanca.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/724/pedido_de_informacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/747/pedido_de_providencia_n_04.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pedido_de_providencia_n_05.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pedido_de_providencia_n_06.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/797/pedido_de_providencia_07.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/798/pedido_de_providencia_08.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/799/pedido_de_providencia_09.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/800/pedido_de_providencia_10.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/801/pedido_de_providencia_11.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/802/pedido_de_providencia_12.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/803/pedido_de_providencia_13.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pedido_14.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pedido_15.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pedido_17.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pedido_18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pedido_19.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/882/pedido_20.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/657/codigo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_lei_complementar_n_003_-_altera_disp._codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_lei_n_001_-_expofred_-_2021_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_lei_n_002_-_contratacao_profissionais_saude_-_covid_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_lei_n_003_-_revoga_paragrafo_unico_lei_4.698_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_lei_n_004_-_revoga_lei_1.716.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/653/projeto_lei_n_005_-_contratacao_garis.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/655/projeto_lei_n_006_-_convenio_hdp_-_ortopedista.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/654/projeto_lei_n_007_-_altera_paragrafo_unico_lei_4.698.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_lei_n_008_-_ajustes_de_tce_rs_na_loa_2021.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/658/projeto_lei_n_009_-_contratacao_de_professores_02_-02.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_lei_n_010_-_altera_lei_692_-_casas_rurais.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_lei_n_011_-_convenio_hdp_-_enfermeiras_-_transp._pacientes.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/661/projeto_lei_n_012_-_convenios_novos_e_reabertura.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/662/projeto_lei_n_013_-_contratacao_upa_-_serventes_-_copeiros.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/663/projeto_lei_n_014_-_sancoes_administrativas_calamidade.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_lei_n_015_-_convenio_com_vacinacao.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_lei_n_016_-_contratacao_agente_de_transito_contabilidade.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_lei_n_017_-_convocacao_procurador.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_lei_n_018_-_contratacao_nutricionista.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_lei_n_019_-_contratacao_motorista_e_servente_educacao.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_lei_n_021_-_conselhos_de_acompanhamento_e_de_controle_social_1.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_lei_n_022_-_contratacao_assistente_social_1.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_lei_n_023_-_regulariza_frederico.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_lei_n_024_-_altera_lei_4756_-_calamidade.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_lei_n_025_-_hdp.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_lei_n_026_-_reajuste_servidores.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_lei_n_027_-_altera_lei_4836_-_nutri.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_lei_n_028_-_mais_fred_agro_pronto.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_lei_n_029_-_reajuste_magisterio.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_lei_n_030_-_regulariza.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_lei_n_031_-_contratacao_agente_pim_ainda_n_foi_protocolado.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_lei_n_032_-_refis.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_lei_n_034_-_convocacao_de_veterinario_1.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_lei_n_035_-_contratacao_engenheiros_1.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_lei_n_038_-_altera_lei_4560_habitacao.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_lei_n_039_-_altera_4680_-_contribuicao_de_melhoria.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_lei_n_040_-_estudantes_uri.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_lei_n_041_-_altera_lei_4467_-_politica_ambiental_jjia_1.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_lei_n_043_-_contratacao_psicologa_1.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_lei_n_044_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_lei_n_045_-_altera_lei_4635_-_justica_federal_1_1.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_lei_n_046_-_conselho_do_idoso.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_lei_n_047_-_arbaza_molossi.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_lei_n_048_-_contratacao_motorista.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_lei_n_049_-_parceria_fazenda_cristo_rei.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_lei_n_050_-_hdp_90k_1.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/775/projeto_lei_n_051_-_contratacao_operador_e_lubrificador.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/776/projeto_lei_n_052_-_consepro_10k.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/777/projeto_lei_n_053_-_leilao.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/778/projeto_lei_n_054_-_acoes_continuadas_1.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_lei_n_055_-_credito_adicional_suplementar_execesso_de_arrecadacao.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/780/projeto_lei_n_056_-_futebol.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_lei_n_057_-_altera_lei_4779.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_lei_n_058_-_recebe_em_doacao_uri_1.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_lei_n_059_-_altera_lei_plano_diretor_1.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_lei_n_060_-_show_de_premio_-_cdl_-_2021.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_lei_n_061_-_suplementacoes_gerais-1.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_lei_n_062_-_abertura_recurso_camara_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_lei_n_064_-_subvencoes_sociais.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_lei_n_065_-_revoga_lei_didi.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/810/projeto_lei_n_066_-_ldo_2022_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/811/projeto_lei_n_067_-_altera_4822_loa_pronto_1.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_lei_n_068_-_banco_de_racao_e_utensilios_2_1.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_lei_n_069_-_parceria_publico_privada_rossato.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_lei_n_070_-_termo_de_fomento_guarani_futebol_clube.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/815/projeto_lei_n_071_-_hdp_800k_atualizado_2.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/816/projeto_lei_n_072_-_contratacao_veterinario.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/817/projeto_lei_n_073_-_contratacao_eletricista.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/818/projeto_lei_n_074_-_contratacao_educacao_profs.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_lei_n_075_-_contratacao_medico.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/821/projeto_lei_n_076_-_inclui_dispositivo_cod_de_posturas_corrigido_08-10.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/822/projeto_lei_n_077_-_credito_especial_passivo_atuarial_-_educacao__-_corrigido_08-10.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_lei_n_078_-_pavilhao_projeto_e._maria_falcon.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_lei_n_079_-_altera_lm__3.286__zoneamento_urbano__01.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/825/projeto_lei_n_080_-_previdencia_complementar_1.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_lei_n_082_-_medico_pediatra.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_lei_n_083_-_contratacao_engenheiro_obras.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_lei_n_084_-_agente_do_pim_assist_social.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_lei_n_085_-_contratacao_motorista_assist_social.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_lei_n_086_-_fumdica.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_lei_n_087_-_gabinete_da_primeira_dama_1.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/832/projeto_lei_n_088_-_fw_em_luz.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_lei_n_089_-_plano_voce_pavimenta_2.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/834/projeto_lei_n_090_-_iffar_2.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/835/projeto_lei_n_091_-_suplementacoes_saude.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/836/projeto_lei_n_092_-_suplementacoes_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/837/projeto_lei_n_093_-_especiais_saude.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/838/projeto_lei_n_094_-_especiais_leilao.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/839/projeto_lei_n_095_-_loa_2022.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/840/projeto_lei_n_096_-_cessao_uso_sindicato_1.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/841/projeto_lei_n_097_-_aquisicao_area_de_terras_para_novo_distrito_industrial_29-10_1.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/842/projeto_lei_n_098_-_repassa_entidades_1.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/843/projeto_lei_n_099_-_recebe_em_doacao.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/844/projeto_lei_n_100_-_contratacao_educacao_psicologo_psicopedagogo_e_fonoaudiologo.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/846/projeto_lei_n_102_-_programa_escola_interativa.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/847/projeto_lei_n_103_-_altera_4822_loa_2.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/848/projeto_lei_n_104_-_cessao_uso_fundectur.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/849/projeto_lei_n_105_-_hdp_200k_recurso_heinze.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/850/projeto_lei_n_106_-_uniao.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/851/projeto_lei_n_107_-_contratacao_vigilante.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/852/projeto_lei_n_108_-_zoonoses_agriculutra.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/853/projeto_lei_n_109_-_altera_lei_2976_rpps_2.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/854/projeto_lei_n_110_-_pavimentacao_frangos_piovesan.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/855/projeto_lei_n_111_-_contratacao_vigilante.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/856/projeto_lei_n_112_-_uniao.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/857/projeto_lei_n_113_-_contratacao_psicologa_e_assist.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/858/projeto_lei_n_114_-_contratacao_educacao_profs.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/859/projeto_lei_n_115_-_barbara_maix.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pl_nico.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_ficha_limpa_1.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_03_-_revisa_vencimentos_servidores_legislativo_1.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_-_revoga_lei_revisao.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_202105-__atividade_fisica.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/756/pl_06.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pl_07.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pl_08.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/883/pl_10.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/884/pl_11.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pl_12.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pl_13.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/887/pl_14.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/666/projeto_e_de_resolucao_01_-_doacao_bens_prefeitura_e_uri_1.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/667/projeto_de_resolucao_02_-_baixa_de_bens_e_descarte_1.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_resolucao_03__-_transferencia_recursos_executivo_-_250.000.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/888/projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2021/889/projeto_de_resolucao_05.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="164.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>