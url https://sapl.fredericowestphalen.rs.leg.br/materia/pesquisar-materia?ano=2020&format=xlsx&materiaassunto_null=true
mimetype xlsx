--- v0 (2026-02-03)
+++ v1 (2026-05-06)
@@ -51,879 +51,879 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/664/mensagem_projeto_lei_n_065_-_veto_a_emenda_-_oficio_n_970_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/664/mensagem_projeto_lei_n_065_-_veto_a_emenda_-_oficio_n_970_1.docx</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DE FREDERICO WESTPHALEN-RS, nos termos do artigo 71, §2º, da Lei Orgânica Municipal, apresenta VETO TOTAL a Emenda Aditiva nº 2/2020, apresentada ao Projeto de Lei nº 065, de 16 de novembro de 2020, a qual foi aprovada em 08 de dezembro de 2020 e recebida pelo Gabinete do Prefeito Municipal em 15 de dezembro de 2020.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/648/projeto_de_lei_complementar_no_08.2020.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/648/projeto_de_lei_complementar_no_08.2020.docx</t>
   </si>
   <si>
     <t>Altera, Acrescenta e Revoga Dispositivos na Lei Complementar Nº 004 de 21 de dezembro de 2018 que Disciplina o Sistema Tributário do Município, Consolida Leis e o Novo Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/576/projeto_lei_n_001_-_contratacao_medico_pediatra.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/576/projeto_lei_n_001_-_contratacao_medico_pediatra.docx</t>
   </si>
   <si>
     <t>DEFINE FUNÇÃO COMO NECESSIDADE TEMPORÁRIA, EMERGENCIAL E DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/577/projeto_lei_n_002_-_contratacao_de_tecnico_em_enfermagem.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/577/projeto_lei_n_002_-_contratacao_de_tecnico_em_enfermagem.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO DE SERVIDORES EM CARÁTER TEMPORÁRIO E EMERGENCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_lei_n_003_-_contratacao_garis.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_lei_n_003_-_contratacao_garis.docx</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/600/projeto_lei_n_004_-_altera_lei_4.674.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/600/projeto_lei_n_004_-_altera_lei_4.674.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 4.674, DE 28 DE AGOSTO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/579/projeto_lei_n_005_-_altera_lei_4.698.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/579/projeto_lei_n_005_-_altera_lei_4.698.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 4.698, DE 28 DE OUTUBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/580/projeto_lei_n_006_-_desafetacao_area_publica_rua_arbaza.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/580/projeto_lei_n_006_-_desafetacao_area_publica_rua_arbaza.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A DESAFETAÇÃO PARCIAL DE FRAÇÃO DE ÁREA VERDE DO LOTE URBANO Nº 08 DA QUADRA 483, LOCALIZADO NO LOTEAMENTO GREEN VILLE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/581/projeto_lei_n_007_-_cred._especial_saude_veiculo_4292.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/581/projeto_lei_n_007_-_cred._especial_saude_veiculo_4292.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL PARA INCLUIR CONTA ORÇAMENTÁRIA DE ELEMENTO DE DESPESA E FONTE DE RECURSO, NO ORÇAMENTO MUNICIPAL DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/582/projeto_lei_n_008_-_agente_educacional.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/582/projeto_lei_n_008_-_agente_educacional.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO DE PESSOAL EM CARÁTER TEMPORÁRIO E EMERGENCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_lei_n_010_-_cred._especial_rua_15.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_lei_n_010_-_cred._especial_rua_15.docx</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E AUMENTO GERAL DA REMUNERAÇÃO, PROVENTOS E PENSÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS INTEGRANTES DO QUADRO DE CARGOS E FUNÇÕES DO MAGISTÉRIO, DO QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO QUADRO GERAL, DO QUADRO DE EMPREGADOS DA ÁREA DA SAÚDE, DO CONSELHO TUTELAR; E DOS DEMAIS SERVIDORES; REAJUSTA O VALOR DO CARTÃO CESTA BÁSICA; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_lei_n_012_-_gratificacao_camara_ci.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_lei_n_012_-_gratificacao_camara_ci.docx</t>
   </si>
   <si>
     <t>Cria Gratificação especial de Coordenador do Sistema de Controle Interno do Legislativo e Altera Lei Municipal nº 4.698, de 28 de outubro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_lei_n_013_-_gratificacao_camara_licitacoess.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_lei_n_013_-_gratificacao_camara_licitacoess.docx</t>
   </si>
   <si>
     <t>Cria Gratificação especial a servidor do Poder Executivo Municipal responsável pelas Licitações e Contratos do Legislativo e Altera Lei Municipal nº 4.698, de 28 de outubro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_lei_n_014_-_gratificacao_camara_patrimonio_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_lei_n_014_-_gratificacao_camara_patrimonio_1.docx</t>
   </si>
   <si>
     <t>Cria Gratificação especial a servidor do Poder Executivo Municipal responsável pelo Patrimônios do Legislativo e Altera Lei Municipal nº 4.698, de 28 de outubro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_lei_n_015_-_leilao_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_lei_n_015_-_leilao_1.docx</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a alienar bens patrimoniais móveis próprios do município, bem como efetuar a baixa patrimonial, e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>RECONHECE A CALAMIDADE PÚBLICA MUNICIPAL, CONVALIDAM AS MEDIDAS DISCIPLINADAS NO DECRETO MUNICIPAL Nº 40, DE 20 DE MARÇO DE 2020, AUTORIZA A PRORROGAÇÃO DE VENCIMENTO DÍVIDAS DE NATUREZA TRIBUTÁRIAS E NÃO TRIBUTÁRIAS DO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/586/projeto_lei_n_017_-_contratacao_emergencial.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/586/projeto_lei_n_017_-_contratacao_emergencial.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR, SUPLEMENTAR CARGA HORARIA E CONVOCAR EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, RECURSOS HUMANOS NECESSÁRIOS PARA O ENFRENTAMENTO DA PANDEMIA PROVOCADA PELO CORONAVÍRUS COVID-19.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_lei_n_018_-_alteracao_rpps_2020_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_lei_n_018_-_alteracao_rpps_2020_1.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.976, de 28 de outubro de 2005, que reestrutura o Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Frederico Westphalen, e dá outras providências.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/592/projeto_lei_n_019_-_cred._especial_retroescavadeira.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/592/projeto_lei_n_019_-_cred._especial_retroescavadeira.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/593/projeto_lei_n_020_-_cred._especial_retroescavadeira.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/593/projeto_lei_n_020_-_cred._especial_retroescavadeira.docx</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/594/projeto_lei_n_021_-_altera_lei_4.732_-_regulariza.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/594/projeto_lei_n_021_-_altera_lei_4.732_-_regulariza.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.732, de 19 de dezembro de 2019.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/587/projeto_lei_n_023_-_permuta_imovel_-_r.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/587/projeto_lei_n_023_-_permuta_imovel_-_r.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a realizar a permuta de 24,65m² do lote nº 13 com área de 1.450m² a ser unificado com o lote nº 10, e dá outras providencias.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Autoriza a substituição do tipo de pavimento, na execução da pavimentação e receber em doação a pavimentação com pedras de basalto irregular da Rua 01 do Parque das Indústrias II, e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/589/projeto_lei_n_025_-_condominio_horizontal_15-5-20.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/589/projeto_lei_n_025_-_condominio_horizontal_15-5-20.docx</t>
   </si>
   <si>
     <t>Estabelece normas para instituição de condomínios horizontais de lotes residenciais no âmbito do Município de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/590/projeto_lei_n_026_-_frigorifico.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/590/projeto_lei_n_026_-_frigorifico.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo a Adelle Indústria de Alimentos Ltda., e a abrir crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/596/projeto_lei_n_028_-_aerodromo.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/596/projeto_lei_n_028_-_aerodromo.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PLANOS BÁSICOS DA ZONA DE PROTEÇÃO DO AERÓDROMO QUE REGULAMENTA O ZONEAMENTO DE USO DO SOLO NO ENTORNO DO AERÓDROMO – SSOW, AEROCLUBE DE FREDERICO WESTPHALEN-RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_lei_n_029_-_convocacao_arquiteto.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_lei_n_029_-_convocacao_arquiteto.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONVOCAÇÃO DE PROFISSIONAL DE ARQUITETURA PARA REGIME SUPLEMENTAR DE TRABALHO.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_lei_n_030_-_prorrogacao_contratos_temporarios1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_lei_n_030_-_prorrogacao_contratos_temporarios1.docx</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO COMO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA A PRORROGAÇÃO DE CONTRATOS EMERGENCIAIS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_lei_n_031_-_recursos_suas-fnas_-_covid19.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_lei_n_031_-_recursos_suas-fnas_-_covid19.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAIS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_lei_n_032_-_revoga_lei_4.344.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_lei_n_032_-_revoga_lei_4.344.docx</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 4.344, de 08 de dezembro de 2016, a qual autoriza a doação de bem móvel do município ao Piquete Alto Alegre, de Linha Alto Alegre.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/607/projeto_lei_n_033_-_cred_especial_covid.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/607/projeto_lei_n_033_-_cred_especial_covid.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial para incluir conta orçamentária de receita, de despesa e fonte de recurso, no orçamento municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_lei_n_034_-__permuta_area_de_terras_fre_9PRVwIB.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_lei_n_034_-__permuta_area_de_terras_fre_9PRVwIB.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTA DE FRAÇÃO DE TERRAS DE PROPRIEDADE DO MUNICÍPIO POR FRAÇÃO DE TERRAS DE PROPRIEDADE DO SR. LUIZ EDUARDO MODESTTI CAÑELLAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_lei_n_035_-_fomento_apae_-_07-07-20.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_lei_n_035_-_fomento_apae_-_07-07-20.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo de fomento com a Associação Deficientes Físicos de Frederico Westphalen, Associação de Pais e Amigos dos Excepcionais – APAE, Lar dos Idosos São Vicente de Paulo e Associação Frederiquense de Promoção do Menor – Promenor e dá outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Colaboração/Fomento com a Associação de Pais e Amigos dos Excepcionais – APAE de Frederico Westphalen, abrir crédito adicional especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/611/projeto_lei_n_037_-_fundo_financeiro_empresas_c_XTZdXvo.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/611/projeto_lei_n_037_-_fundo_financeiro_empresas_c_XTZdXvo.docx</t>
   </si>
   <si>
     <t>Institui o Fundo de Crédito Emergencial do Município de Frederico Westphalen - Pró/empresa Mais, criado no contexto das medidas para o enfrentamento econômico da epidemia do vírus COVID-19.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/612/projeto_lei_n_038_-_suspensao_pagamento_rpps.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/612/projeto_lei_n_038_-_suspensao_pagamento_rpps.docx</t>
   </si>
   <si>
     <t>Suspende o recolhimento de contribuições patronais devidas pelo Município ao Regime Próprio de Previdência dos Servidores – RPPS, nos termos do art. 9º, § 2º, da Lei Complementar nº 173, de 28 de maio de 2020.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/613/projeto_lei_n_039_-_convenio_ametista_do_sul_pr_9kxNLvl.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/613/projeto_lei_n_039_-_convenio_ametista_do_sul_pr_9kxNLvl.docx</t>
   </si>
   <si>
     <t>Autoriza o Município de Frederico Westphalen firmar Convênio com o Município de Ametista do Sul, com o intuito de receber recursos financeiros, visando a elaboração de projeto técnico para a execução de obras de pavimentação asfáltica da Rodovia ERS-591 no trecho compreendido entre o Distrito de Castelinho/Frederico Westphalen e Ametista do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/614/projeto_lei_n_040_-_creditos_07.2020_-_recursos_aMEsHlS.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/614/projeto_lei_n_040_-_creditos_07.2020_-_recursos_aMEsHlS.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/615/projeto_lei_n_041_-_creditos_08.2020_-_convenios.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/615/projeto_lei_n_041_-_creditos_08.2020_-_convenios.doc</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_lei_n_042_-_cred._especial_restituicao__VvhuQlJ.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_lei_n_042_-_cred._especial_restituicao__VvhuQlJ.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial para incluir conta orçamentária de elemento de despesa, no orçamento municipal de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/617/projeto_lei_n_043_-_creditos_09.2020_-_convenios.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/617/projeto_lei_n_043_-_creditos_09.2020_-_convenios.doc</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/618/projeto_lei_n_044_-_creditos_10.2020_-_upa.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/618/projeto_lei_n_044_-_creditos_10.2020_-_upa.docx</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/619/projeto_lei_n_045_-_creditos_covid19_-_1666-2020.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/619/projeto_lei_n_045_-_creditos_covid19_-_1666-2020.docx</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/620/projeto_lei_n_046__-_transferencia_de_valores_fassm.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/620/projeto_lei_n_046__-_transferencia_de_valores_fassm.docx</t>
   </si>
   <si>
     <t>Autoriza a transferência de valores financeiros do FASSM - Fundo de Assistência à Saúde dos Servidores Públicos Municipais ao Poder Executivo Municipal, para as finalidades que descreve, e dá outras providências.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/621/projeto_lei_n_047_-_venda_-_carlos_roani.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/621/projeto_lei_n_047_-_venda_-_carlos_roani.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a realizar alienação de bem imóvel de 24,65m² do lote nº 13 com área de 1.450m² na quadra nº 232 a ser unificado com o lote nº 10 neste município.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_lei_n_048__-_transferencia_de_valores_fassm_28-08-2020.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_lei_n_048__-_transferencia_de_valores_fassm_28-08-2020.docx</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_lei_n_049_-_ldo_2021.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_lei_n_049_-_ldo_2021.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/624/projeto_lei_no_050_-_recebe_em_doacao_ambulancia_uti_movel_-_hdp_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/624/projeto_lei_no_050_-_recebe_em_doacao_ambulancia_uti_movel_-_hdp_1.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação de Ambulância - UTI Móvel e dá outras providências.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/625/projeto_lei_no_051_-_altera_lei_4.273.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/625/projeto_lei_no_051_-_altera_lei_4.273.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4.273, de 20 de novembro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_lei_no_052_-_pigirs_-_plano_intermunicipal_de_gestao_integrada_de_residuos_solidos.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_lei_no_052_-_pigirs_-_plano_intermunicipal_de_gestao_integrada_de_residuos_solidos.docx</t>
   </si>
   <si>
     <t>Institui o Plano Intermunicipal de Gestão Integrada de Resíduos Sólidos; Compreendendo os Serviços de Limpeza Urbana e Manejo de Resíduos Sólidos, bem como a Gestão Integrada desses Resíduos; e dá outras providências.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_lei_no_053_-_contribuicao_de_melhoria_-_pavimentacao.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_lei_no_053_-_contribuicao_de_melhoria_-_pavimentacao.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança de Contribuição de Melhoria na execução de obras públicas que enumera.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_lei_no_054_-_show_de_premio_-_cdl_-_2020.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_lei_no_054_-_show_de_premio_-_cdl_-_2020.doc</t>
   </si>
   <si>
     <t>Autoriza a celebrar termo de fomento com a CDL-FW, e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_lei_no_055_-_subvencoes_sociais_apae.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_lei_no_055_-_subvencoes_sociais_apae.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Colaboração com entidade de assistência social, em cumprimento ao Programa de Auxílios e Subvenções para o presente exercício.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_lei_no_056_-_antecipacao_pagamento_transporte_escolar.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_lei_no_056_-_antecipacao_pagamento_transporte_escolar.docx</t>
   </si>
   <si>
     <t>Autoriza medidas excepcionais no âmbito dos contratos administrativos de prestação de serviços de transporte escolar, em face da situação de emergência e estado de calamidade pública decorrentes do Covid-19, no âmbito do Município de Frederico Westphalen-RS, e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_lei_no_057_-_pagamento_debito_samu_avancado_2014.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_lei_no_057_-_pagamento_debito_samu_avancado_2014.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar o pagamento de débitos com o Fundo Nacional da Saúde (FNS), originado da desabilitação de uma Unidade de Suporte Avançado do SAMU no ano de 2014, e dá outras providencias.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_lei_no_058_-_convocacao_engenheiro.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_lei_no_058_-_convocacao_engenheiro.docx</t>
   </si>
   <si>
     <t>Autoriza a convocação de até dois profissionais de Engenharia Civil para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_lei_no_059_-_convenio_hdp_-_uti.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_lei_no_059_-_convenio_hdp_-_uti.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio de Cooperação com a Sociedade Beneficente do Hospital de Caridade e dá outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_lei_no_060_-_aldir_blanc.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_lei_no_060_-_aldir_blanc.docx</t>
   </si>
   <si>
     <t>Institui programa de apoio e financiamento à cultura no Município de Frederico Westphalen-RS, para fins de aplicação dos recursos da Lei Federal nº 14.017, de 29 de junho de 2020, a Lei Aldir Blanc, abre crédito adicional especial no orçamento vigente, e da outas providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_lei_no_061_-_transferencia_de_valores_fassm.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_lei_no_061_-_transferencia_de_valores_fassm.docx</t>
   </si>
   <si>
     <t>Autoriza a transferência de valores financeiros do FASSM ao Poder Executivo Municipal para as finalidades que descreve e a firmar convênio de cooperação com o Hospital Divina Providência-HDP, e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_lei_no_062_-_altera_lei_4.337_de_14.10.2016.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_lei_no_062_-_altera_lei_4.337_de_14.10.2016.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4.337, de 14 de outubro de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_lei_no_063_-_ufsm_-_covid-19.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_lei_no_063_-_ufsm_-_covid-19.docx</t>
   </si>
   <si>
     <t>Autoriza o Município de Frederico Westphalen-RS a firmar convênio com a Fundação de Apoio à Tecnologia e Ciência - FATEC em virtude da emergência de saúde pública decorrente do coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/638/projeto_lei_no_064_-_creditos_12.2020_-_recursos_informatizacao_saude.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/638/projeto_lei_no_064_-_creditos_12.2020_-_recursos_informatizacao_saude.doc</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_lei_no_065_-_loa_2021.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_lei_no_065_-_loa_2021.docx</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Frederico Westphalen para o exercício financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_lei_no_066_-_altera_lei_2976_-_rpps_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_lei_no_066_-_altera_lei_2976_-_rpps_1.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2.976, de 28 de outubro de 2005, que reestrutura o Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Frederico Westphalen, e dá outras providências.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/641/projeto_lei_no_067_-_termo_de_fomento_apae_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/641/projeto_lei_no_067_-_termo_de_fomento_apae_1.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais – APAE de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_lei_no_068_-_revogacao_lei_4.254_-_24.09.2015_-_associacao_dos_gaioleiros_sfp_1.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_lei_no_068_-_revogacao_lei_4.254_-_24.09.2015_-_associacao_dos_gaioleiros_sfp_1.docx</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4.254, de 24 de setembro de 2015, que autoriza o Poder Executivo a celebrar contrato administrativo de concessão de uso de bem público municipal.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_lei_n_069_-_revoga_lei_4.595.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_lei_n_069_-_revoga_lei_4.595.docx</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 4.595, de 20 de fevereiro de 2019, a qual Autoriza o Poder executivo a celebrar Termo de Cooperação Técnica com a Fundação de Articulação e Desenvolvimento de Políticas Públicas para Pessoas com Deficiência e com Altas Habilidades no Rio Grande do Sul – FADERS, e dá outras providências.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_lei_n_070_-_creditos_13.2020_-_convenio_consulta_popular_agricultura.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_lei_n_070_-_creditos_13.2020_-_convenio_consulta_popular_agricultura.doc</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_lei_n_071_-_extincao_gratificacao_do_pmaq.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_lei_n_071_-_extincao_gratificacao_do_pmaq.docx</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 3.825, de 27 de junho de 2012 e suas alterações posteriores.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_lei_n_072_-_recebe_em_doacao_terreno_-_rua_noventa_e_oito.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_lei_n_072_-_recebe_em_doacao_terreno_-_rua_noventa_e_oito.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação de imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/647/projeto_lei_n_073_-_recebimento_doacao_terreno__esporte_clube_gremio_atletico_osvaldo_cruz.docx</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/647/projeto_lei_n_073_-_recebimento_doacao_terreno__esporte_clube_gremio_atletico_osvaldo_cruz.docx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1227,68 +1227,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/664/mensagem_projeto_lei_n_065_-_veto_a_emenda_-_oficio_n_970_1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/648/projeto_de_lei_complementar_no_08.2020.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/576/projeto_lei_n_001_-_contratacao_medico_pediatra.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/577/projeto_lei_n_002_-_contratacao_de_tecnico_em_enfermagem.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_lei_n_003_-_contratacao_garis.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/600/projeto_lei_n_004_-_altera_lei_4.674.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/579/projeto_lei_n_005_-_altera_lei_4.698.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/580/projeto_lei_n_006_-_desafetacao_area_publica_rua_arbaza.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/581/projeto_lei_n_007_-_cred._especial_saude_veiculo_4292.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/582/projeto_lei_n_008_-_agente_educacional.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_lei_n_010_-_cred._especial_rua_15.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_lei_n_012_-_gratificacao_camara_ci.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_lei_n_013_-_gratificacao_camara_licitacoess.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_lei_n_014_-_gratificacao_camara_patrimonio_1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_lei_n_015_-_leilao_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/586/projeto_lei_n_017_-_contratacao_emergencial.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_lei_n_018_-_alteracao_rpps_2020_1.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/592/projeto_lei_n_019_-_cred._especial_retroescavadeira.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/593/projeto_lei_n_020_-_cred._especial_retroescavadeira.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/594/projeto_lei_n_021_-_altera_lei_4.732_-_regulariza.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/587/projeto_lei_n_023_-_permuta_imovel_-_r.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/589/projeto_lei_n_025_-_condominio_horizontal_15-5-20.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/590/projeto_lei_n_026_-_frigorifico.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/596/projeto_lei_n_028_-_aerodromo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_lei_n_029_-_convocacao_arquiteto.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_lei_n_030_-_prorrogacao_contratos_temporarios1.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_lei_n_031_-_recursos_suas-fnas_-_covid19.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_lei_n_032_-_revoga_lei_4.344.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/607/projeto_lei_n_033_-_cred_especial_covid.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_lei_n_034_-__permuta_area_de_terras_fre_9PRVwIB.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_lei_n_035_-_fomento_apae_-_07-07-20.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/611/projeto_lei_n_037_-_fundo_financeiro_empresas_c_XTZdXvo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/612/projeto_lei_n_038_-_suspensao_pagamento_rpps.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/613/projeto_lei_n_039_-_convenio_ametista_do_sul_pr_9kxNLvl.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/614/projeto_lei_n_040_-_creditos_07.2020_-_recursos_aMEsHlS.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/615/projeto_lei_n_041_-_creditos_08.2020_-_convenios.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_lei_n_042_-_cred._especial_restituicao__VvhuQlJ.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/617/projeto_lei_n_043_-_creditos_09.2020_-_convenios.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/618/projeto_lei_n_044_-_creditos_10.2020_-_upa.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/619/projeto_lei_n_045_-_creditos_covid19_-_1666-2020.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/620/projeto_lei_n_046__-_transferencia_de_valores_fassm.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/621/projeto_lei_n_047_-_venda_-_carlos_roani.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_lei_n_048__-_transferencia_de_valores_fassm_28-08-2020.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_lei_n_049_-_ldo_2021.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/624/projeto_lei_no_050_-_recebe_em_doacao_ambulancia_uti_movel_-_hdp_1.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/625/projeto_lei_no_051_-_altera_lei_4.273.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_lei_no_052_-_pigirs_-_plano_intermunicipal_de_gestao_integrada_de_residuos_solidos.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_lei_no_053_-_contribuicao_de_melhoria_-_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_lei_no_054_-_show_de_premio_-_cdl_-_2020.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_lei_no_055_-_subvencoes_sociais_apae.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_lei_no_056_-_antecipacao_pagamento_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_lei_no_057_-_pagamento_debito_samu_avancado_2014.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_lei_no_058_-_convocacao_engenheiro.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_lei_no_059_-_convenio_hdp_-_uti.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_lei_no_060_-_aldir_blanc.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_lei_no_061_-_transferencia_de_valores_fassm.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_lei_no_062_-_altera_lei_4.337_de_14.10.2016.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_lei_no_063_-_ufsm_-_covid-19.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/638/projeto_lei_no_064_-_creditos_12.2020_-_recursos_informatizacao_saude.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_lei_no_065_-_loa_2021.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_lei_no_066_-_altera_lei_2976_-_rpps_1.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/641/projeto_lei_no_067_-_termo_de_fomento_apae_1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_lei_no_068_-_revogacao_lei_4.254_-_24.09.2015_-_associacao_dos_gaioleiros_sfp_1.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_lei_n_069_-_revoga_lei_4.595.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_lei_n_070_-_creditos_13.2020_-_convenio_consulta_popular_agricultura.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_lei_n_071_-_extincao_gratificacao_do_pmaq.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_lei_n_072_-_recebe_em_doacao_terreno_-_rua_noventa_e_oito.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/647/projeto_lei_n_073_-_recebimento_doacao_terreno__esporte_clube_gremio_atletico_osvaldo_cruz.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/664/mensagem_projeto_lei_n_065_-_veto_a_emenda_-_oficio_n_970_1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/648/projeto_de_lei_complementar_no_08.2020.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/576/projeto_lei_n_001_-_contratacao_medico_pediatra.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/577/projeto_lei_n_002_-_contratacao_de_tecnico_em_enfermagem.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_lei_n_003_-_contratacao_garis.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/600/projeto_lei_n_004_-_altera_lei_4.674.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/579/projeto_lei_n_005_-_altera_lei_4.698.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/580/projeto_lei_n_006_-_desafetacao_area_publica_rua_arbaza.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/581/projeto_lei_n_007_-_cred._especial_saude_veiculo_4292.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/582/projeto_lei_n_008_-_agente_educacional.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_lei_n_010_-_cred._especial_rua_15.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_lei_n_012_-_gratificacao_camara_ci.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_lei_n_013_-_gratificacao_camara_licitacoess.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_lei_n_014_-_gratificacao_camara_patrimonio_1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_lei_n_015_-_leilao_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/586/projeto_lei_n_017_-_contratacao_emergencial.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_lei_n_018_-_alteracao_rpps_2020_1.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/592/projeto_lei_n_019_-_cred._especial_retroescavadeira.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/593/projeto_lei_n_020_-_cred._especial_retroescavadeira.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/594/projeto_lei_n_021_-_altera_lei_4.732_-_regulariza.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/587/projeto_lei_n_023_-_permuta_imovel_-_r.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/589/projeto_lei_n_025_-_condominio_horizontal_15-5-20.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/590/projeto_lei_n_026_-_frigorifico.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/596/projeto_lei_n_028_-_aerodromo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_lei_n_029_-_convocacao_arquiteto.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_lei_n_030_-_prorrogacao_contratos_temporarios1.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_lei_n_031_-_recursos_suas-fnas_-_covid19.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_lei_n_032_-_revoga_lei_4.344.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/607/projeto_lei_n_033_-_cred_especial_covid.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_lei_n_034_-__permuta_area_de_terras_fre_9PRVwIB.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_lei_n_035_-_fomento_apae_-_07-07-20.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/611/projeto_lei_n_037_-_fundo_financeiro_empresas_c_XTZdXvo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/612/projeto_lei_n_038_-_suspensao_pagamento_rpps.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/613/projeto_lei_n_039_-_convenio_ametista_do_sul_pr_9kxNLvl.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/614/projeto_lei_n_040_-_creditos_07.2020_-_recursos_aMEsHlS.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/615/projeto_lei_n_041_-_creditos_08.2020_-_convenios.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_lei_n_042_-_cred._especial_restituicao__VvhuQlJ.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/617/projeto_lei_n_043_-_creditos_09.2020_-_convenios.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/618/projeto_lei_n_044_-_creditos_10.2020_-_upa.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/619/projeto_lei_n_045_-_creditos_covid19_-_1666-2020.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/620/projeto_lei_n_046__-_transferencia_de_valores_fassm.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/621/projeto_lei_n_047_-_venda_-_carlos_roani.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_lei_n_048__-_transferencia_de_valores_fassm_28-08-2020.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_lei_n_049_-_ldo_2021.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/624/projeto_lei_no_050_-_recebe_em_doacao_ambulancia_uti_movel_-_hdp_1.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/625/projeto_lei_no_051_-_altera_lei_4.273.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_lei_no_052_-_pigirs_-_plano_intermunicipal_de_gestao_integrada_de_residuos_solidos.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_lei_no_053_-_contribuicao_de_melhoria_-_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_lei_no_054_-_show_de_premio_-_cdl_-_2020.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_lei_no_055_-_subvencoes_sociais_apae.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_lei_no_056_-_antecipacao_pagamento_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_lei_no_057_-_pagamento_debito_samu_avancado_2014.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_lei_no_058_-_convocacao_engenheiro.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_lei_no_059_-_convenio_hdp_-_uti.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_lei_no_060_-_aldir_blanc.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_lei_no_061_-_transferencia_de_valores_fassm.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_lei_no_062_-_altera_lei_4.337_de_14.10.2016.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_lei_no_063_-_ufsm_-_covid-19.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/638/projeto_lei_no_064_-_creditos_12.2020_-_recursos_informatizacao_saude.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_lei_no_065_-_loa_2021.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_lei_no_066_-_altera_lei_2976_-_rpps_1.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/641/projeto_lei_no_067_-_termo_de_fomento_apae_1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_lei_no_068_-_revogacao_lei_4.254_-_24.09.2015_-_associacao_dos_gaioleiros_sfp_1.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_lei_n_069_-_revoga_lei_4.595.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_lei_n_070_-_creditos_13.2020_-_convenio_consulta_popular_agricultura.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_lei_n_071_-_extincao_gratificacao_do_pmaq.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_lei_n_072_-_recebe_em_doacao_terreno_-_rua_noventa_e_oito.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2020/647/projeto_lei_n_073_-_recebimento_doacao_terreno__esporte_clube_gremio_atletico_osvaldo_cruz.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="173.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>