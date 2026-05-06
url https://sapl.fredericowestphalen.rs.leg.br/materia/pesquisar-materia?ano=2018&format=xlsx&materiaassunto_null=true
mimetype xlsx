--- v0 (2026-02-03)
+++ v1 (2026-05-06)
@@ -51,1387 +51,1387 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS E AS GRATIFICAÇÕES DOS SERVIDORES DA CÂMARA DE VEREADORES DE FREDERICO WESTPHALEN/RS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/378/projeto_lei_complemetar_01_-_codigo_tributario.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/378/projeto_lei_complemetar_01_-_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Disciplina o Sistema Tributário do Município, consolida Leis e institui o novo Código Tributário Municipal.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A EMPRESA SEARA ALIMENTOS LTDA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE FREDERICO WESTPHALEN A INSTITUIR LIMITAÇÃO ADMINISTRATIVA EM CONDOMÍNIO HORIZONTAL DE LOTES.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO FREDERIQUENSE DE DESENVOLVIMENTO (AFRED) PARA FINS DE REALIZAÇÃO DA 20° EDIÇÃO DA EXPOFRED &amp;#8211; EXERCÍCIO 2018 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO DE PROFESSOR DE INGLÊS EM CARÁTER TEMPORÁRIO E EMERGENCIAL.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.143, DE VINTE E QUATRO DE FEVEREIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA ZONA ESTRUTURAL (ZE) EM ZONA DE INTERESSE ESPECIAL(ZIE) NO TRECHO DA AVENIDA INDUSTRIAL QUE COMPREENDE ENTRE A BR 158 E O LIMITE DA ZONA INDUSTRIAL.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE FREDERICO WESTPHALEN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM A UCEFF &amp;#8211; UNIDADE CENTRAL DE EDUCAÇÃO FAI FACULDADES.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.950, DE 11 DE SETEMBRO DE 2013._x000D_
 ART.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A IMPLANTAR A POLÍTICA MUNICIPAL DE HUMANIZAÇÃO NA ATENÇÃO BÁSICA DE FREDERICO WESTPHALEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PROCESSO DE SELEÇÃO DAS FAMÍLIAS PARA O PROGRAMA MUNICIPAL DE HABITAÇÃO - CONDOMÍNIO RESIDENCIAL ALTOS DA COLINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMOS DE FOMENTO COM ORGANIZAÇÕES DA SOCIEDADE CIVIL QUE MENCIONA, EFETUANDO A TRANSFERÊNCIA DE RECURSOS FINANCEIROS, E DA OUTRAS PROVIDÊNCIAS._x000D_
 ART.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE COLABORAÇÃO COM ENTIDADES DE ASSISTÊNCIA SOCIAL, EM CUMPRIMENTO AO PROGRAMA DE AUXÍLIOS E SUBVENÇÕES PARA O PRESENTE EXERCÍCIO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE SUPERVISOR PARA O PROGRAMA CRIANÇA FELIZ, DISPÕE SOBRE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, AUTORIZA CONTRATAÇÃO DE PROFESSOR DE INGLÊS EM CARÁTER TEMPORÁRIO E EMERGENCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE ESTACIONAMENTO ROTATIVO PAGO, NAS VIAS E LOGRADOUROS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.391, DE 17 DE JUNHO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A SOCIEDADE EMPRESÁRIA LIMITADA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DA REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO, DOS SERVIDORES DO QUADRO GERAL E O REAJUSTE DO VALOR DO CARTÃO CESTA BÁSICA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER DOAÇÃO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER DOAÇÃO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DSIPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIAS NA EXECUÇÃO DE OBRAS PÚBLICAS QUE ENUMERA._x000D_
 </t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 4.210, DE 17 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.doc</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A AGROBELLA ALIMENTOS LTDA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO ADMINISTRATIVO DE CONCESSÃO DE USO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 3.881, DE VINTE E NOVE DE ABRIL DE 2013 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 4.453, DE 24 DE NOVEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.391, DE 17, DE JUNHO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE PARCERIA COM A FUNDAÇÃO DE DESENVOLVIMENTO EDUCACIONAL E CULTURAL DO SISTEMA DE CRÉDITO COOPERATIVO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONVOCAÇÃO DE PROFISSIONAL DE ARQUITETURA PARA REGIME SUPLEMENTAR DE TRABALHO. </t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DELIMITA AS ATRIBUIÇÕES DO CARGO EM COMISSÃO DE ASSESSOR JURÍDICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 4.505, DE 18 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 4.504, DE 18 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE CESSÃO DE USO DE BEM IMÓVEL COM A SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO CULTURAL ATENA DE FREDERICO WESTPHALEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE DESENVOLVIMENTO SOCIAL DO NORTE DO RS A DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE DE FREDERICO WESTPHALEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO FREDERIQUENSE DE PROMOÇÃO DE MENOR/PROMENOR DE FREDERICO WESTPHALEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE USO DE BEM PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AJUSTES NO QUADRO GERAL DE SERVIDORES EFETIVOS PREVISTOS NA LEI MUNICIPAL Nº 1.424/1990.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL PARA INCLUIR CONTAS ORÇAMENTÁRIAS DE RECEITA (RUBRICA) E DE DESPESA (ELEMENTO), NO ORÇAMENTO MUNICIPAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A SOCIEDADE EMPRESÁRIA LIMITADA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 AUTORIZA O PODER EXECUTIVO A DESAPROPRIAR UMA ÁREA DE 3.900M2 PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA  E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO DE EXECUÇÃO DOS SERVIÇOS DE SAÚDE DA UNIDADE DE PRONTO ATENDIMENTO &amp;#8211; UPA24H DE FREDERICO WESTPHALEN, CRIA CARGO EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE FUNÇÃO COMO NECESSIDADE TEMPORÁRIA, EMERGENCIAL E DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA A CONTRATAÇÃO DE SERVIDORES EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO ESPECIAL DO SERVIDOR PÚBLICO MUNICIPAL QUE TENHA CÔNJUGE, FILHO OU DEPENDENTE COM DEFICIÊNCIA DE QUALQUER NATUREZA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 691, DE 18 DE MAIO DE 1976.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONVOCAÇÃO DE PROFISSIONAL DE ASSISTÊNCIA SOCIAL PARA REGIME SUPLEMENTAR DE TRABALHO. </t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A REALIZAÇÃO A PAVIMENTAÇÃO NO TRECHO DE ENTRADA DO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA FARROUPILHA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONVOCAÇÃO DE PROFISSIONAL DE VETERINÁRIA PARA REGIME SUPLEMENTAR DE TRABALHO. </t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA PADRÃO DE VENCIMENTO NO QUADRO DE CARGOS E FUNÇÕES DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 4.030, DE 03 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL Nº 4.483/2018, QUE DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER ONEROSAMENTE OS SERVIÇOS RELACIONADOS À FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS E O USO DE ESPAÇOS PÚBLICOS PARA ATENDIMENTO A CLIENTES AO BANCO DO ESTADO DO RIO GRANDE DO SUL S.A. - BANRISUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS COM A REALIZAÇÃO DO 40º ACAMPAMENTO FARROUPILHA DE FREDERICO WESTPHALEN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS NA LEI MUNICIPAL Nº 1.424, DE 20 DE AGOSTO DE 1990 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ADQUIRIR IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM A SOCIEDADE BENEFICENTE DO HOSPITAL DE CARIDADE DIVINA PROVIDÊNCIA- HDP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER, ATRAVÉS DE TERMO DE CONVÊNIO, HORAS MÁQUINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE PARCERIA COM A EMPRESA PLANETA BOLA EVENTOS ESPORTIVOS LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/355/projeto_lei_n_83_-_morar_melhor.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/355/projeto_lei_n_83_-_morar_melhor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reimplantar o projeto "Morar Melhor", para reforma de casas de famílias em situação de vulnerabilidade socioeconômica, e dá outras providencias.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/356/projeto_lei_n_84_-_vale_das_cuias.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/356/projeto_lei_n_84_-_vale_das_cuias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo a cooperativa.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/357/projeto_lei_n_85_-_prorrogacao_auxiliar_saude_bucal.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/357/projeto_lei_n_85_-_prorrogacao_auxiliar_saude_bucal.pdf</t>
   </si>
   <si>
     <t>Define função como necessidade temporária e de excepcional interesse público e autoriza a prorrogação de contratação de servidores em caráter temporário e emergencial.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/358/projeto_lei_n_86_-_corrige_acesso_uniao.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/358/projeto_lei_n_86_-_corrige_acesso_uniao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Frederico Westphalen a Instituir Limitação Administrativa em Condomínio Horizontal de Lotes e da outras providencias.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/359/projeto_lei_n_87-_altera_nome_vistas_da_colina.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/359/projeto_lei_n_87-_altera_nome_vistas_da_colina.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo de Lei Municipal e dá outras previdências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/360/projeto_lei_n_88_-_convocacao_engenheiro.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/360/projeto_lei_n_88_-_convocacao_engenheiro.pdf</t>
   </si>
   <si>
     <t>Autoriza a convocação de até dois profissionais de Engenharia Civil para regime suplementar de trabalho.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/361/projeto_lei_n_89-_altera_lei_plus_medicos.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/361/projeto_lei_n_89-_altera_lei_plus_medicos.pdf</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/362/projeto_lei_n_90_-_contratacao_medico_20h.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/362/projeto_lei_n_90_-_contratacao_medico_20h.pdf</t>
   </si>
   <si>
     <t>Define função como necessidade temporária, emergencial e de excepcional interesse público e autoriza a contratação de servidores em caráter emergencial.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/363/projeto_lei_n_91_-_taxi_1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/363/projeto_lei_n_91_-_taxi_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4.444, de 13 de novembro de 2017.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/364/projeto_lei_n_92_-_suas.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/364/projeto_lei_n_92_-_suas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social do Município de Frederico Westphalen e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/365/projeto_lei_n_93_-_empresario_do_ano.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/365/projeto_lei_n_93_-_empresario_do_ano.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a participar e custear despesas com a realização do evento "Troféu Empresas e Empresários do ano - Edição 2018".</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/366/projeto_lei_n_94_-_aquisicao_area_hab._meu_terre_Iu4ROOB.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/366/projeto_lei_n_94_-_aquisicao_area_hab._meu_terre_Iu4ROOB.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal adquirir imóvel para fins de aplicação em programa de Políticas Públicas e Sociais voltadas a habitação.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_lei_n_95_-_criacao_equipe_multidisciplinar1.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_lei_n_95_-_criacao_equipe_multidisciplinar1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Equipe Multidisciplinar para a Rede de Ensino do Município e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/368/projeto_lei_n_96_-_cirurgias.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/368/projeto_lei_n_96_-_cirurgias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o 1º Mutirão de Cirurgias e Procedimentos Eletivos no âmbito do Município de Frederico Westphalen/RS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/369/projeto_lei_n_97_-_altera_lm_3.467.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/369/projeto_lei_n_97_-_altera_lm_3.467.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3.467, de 30 de dezembro de 2009.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_lei_n_99_-_operacao_de_credito_banrisul.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_lei_n_99_-_operacao_de_credito_banrisul.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANRISUL – Banco do Estado do Rio Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_lei_n_100_-_recebe_em_doacao_terreno_fid_usTkZ0s.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_lei_n_100_-_recebe_em_doacao_terreno_fid_usTkZ0s.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação de imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/372/projeto_lei_n_101_-_curso_brigada_militar.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/372/projeto_lei_n_101_-_curso_brigada_militar.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a adquirir e doar materiais para o 37º BPM – Batalhão de Polícia Militar de Frederico Westphalen, e da outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/373/projeto_lei_n_102_-_incentivo_claudair_pereira.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/373/projeto_lei_n_102_-_incentivo_claudair_pereira.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo a Sociedade Empresária Limitada.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/374/projeto_lei_n_103_-_auxilio_fabrica_de_cuias.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/374/projeto_lei_n_103_-_auxilio_fabrica_de_cuias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de uso de bem público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/375/projeto_lei_n_104_-_altera_lm_3.535.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/375/projeto_lei_n_104_-_altera_lm_3.535.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 3.535 de 2 de junho de 2010, e dá outras providências;_x000D_
 Art.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/377/projeto_de_lei_-_loa_2019.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/377/projeto_de_lei_-_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Frederico Westphalen para o exercício financeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/376/projeto_lei_n_106_-_incorporacao_funcao_magisterio.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/376/projeto_lei_n_106_-_incorporacao_funcao_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação de convocação para o exercício de funções de Magistério, desenvolvidas na Secretaria Municipal da Educação e Cultura.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/379/projeto_lei_n_107_-_cargos_gari_emergencial.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/379/projeto_lei_n_107_-_cargos_gari_emergencial.pdf</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_lei_n_108_-_juci_credido_8.2018_recurso__TfdLLoP.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_lei_n_108_-_juci_credido_8.2018_recurso__TfdLLoP.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais, e dá outras providências.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/382/projeto_lei_n_109_-_casa_familiar_santo_isidoro.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/382/projeto_lei_n_109_-_casa_familiar_santo_isidoro.pdf</t>
   </si>
   <si>
     <t>Autoriza O Poder Executivo A Celebrar Termo De Cooperação Com A Associação Casa Familiar Santo Isidoro.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_n_110_-_fertirrigacao_atualizada.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_n_110_-_fertirrigacao_atualizada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Incentivo à Fertirrigação Canalizada no Município de Frederico Westphalen/RS,e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/384/projeto_lei_n_111_-_convenio_upa.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/384/projeto_lei_n_111_-_convenio_upa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal de Frederico Westphalen a celebrar convênio com municípios regionais, objetivando a manutenção da UNIDADE DE PRONTO ATENDIMENTO – UPA 24h regionalizada, do Município de Frederico Westphalen/RS e dá outras providências.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/381/projeto_lei_n_112_-_videomonitoramento.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/381/projeto_lei_n_112_-_videomonitoramento.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a conceder contribuição ao conselho comunitário pró segurança pública de Frederico Westphalen - CONSEPRO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/386/projeto_lei_n_113_-_incentivo_fred_temper.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/386/projeto_lei_n_113_-_incentivo_fred_temper.pdf</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/385/projeto_lei_n_114_-_incentivo_fhs.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/385/projeto_lei_n_114_-_incentivo_fhs.pdf</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_lei_n_115_-_incentivo_dix.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_lei_n_115_-_incentivo_dix.pdf</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/391/projeto_lei_n_116_-_creditos_09.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/391/projeto_lei_n_116_-_creditos_09.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais e suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/389/projeto_lei_n_117_-_ivar_peron.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/389/projeto_lei_n_117_-_ivar_peron.pdf</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/388/projeto_lei_n_118_-_cargos_gari_-_extraordinaria.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/388/projeto_lei_n_118_-_cargos_gari_-_extraordinaria.pdf</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_lei_n_119_-__revisao_aliquota_da_contrib_H6Xb2AL.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_lei_n_119_-__revisao_aliquota_da_contrib_H6Xb2AL.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 13 da Lei Municipal n. 2.976/05, que dispõe sobre as Alíquotas de Contribuição do Regime Próprio de Previdência dos Servidores do Município de Frederico Westphalen/RS (RPPS), e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/390/projeto_de_resolucao_003_20180001.pdf</t>
+    <t>http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/390/projeto_de_resolucao_003_20180001.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a destinação de recursos orçamentários da Câmara de Vereadores e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1738,68 +1738,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/378/projeto_lei_complemetar_01_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/355/projeto_lei_n_83_-_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/356/projeto_lei_n_84_-_vale_das_cuias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/357/projeto_lei_n_85_-_prorrogacao_auxiliar_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/358/projeto_lei_n_86_-_corrige_acesso_uniao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/359/projeto_lei_n_87-_altera_nome_vistas_da_colina.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/360/projeto_lei_n_88_-_convocacao_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/361/projeto_lei_n_89-_altera_lei_plus_medicos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/362/projeto_lei_n_90_-_contratacao_medico_20h.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/363/projeto_lei_n_91_-_taxi_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/364/projeto_lei_n_92_-_suas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/365/projeto_lei_n_93_-_empresario_do_ano.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/366/projeto_lei_n_94_-_aquisicao_area_hab._meu_terre_Iu4ROOB.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_lei_n_95_-_criacao_equipe_multidisciplinar1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/368/projeto_lei_n_96_-_cirurgias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/369/projeto_lei_n_97_-_altera_lm_3.467.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_lei_n_99_-_operacao_de_credito_banrisul.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_lei_n_100_-_recebe_em_doacao_terreno_fid_usTkZ0s.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/372/projeto_lei_n_101_-_curso_brigada_militar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/373/projeto_lei_n_102_-_incentivo_claudair_pereira.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/374/projeto_lei_n_103_-_auxilio_fabrica_de_cuias.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/375/projeto_lei_n_104_-_altera_lm_3.535.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/377/projeto_de_lei_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/376/projeto_lei_n_106_-_incorporacao_funcao_magisterio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/379/projeto_lei_n_107_-_cargos_gari_emergencial.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_lei_n_108_-_juci_credido_8.2018_recurso__TfdLLoP.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/382/projeto_lei_n_109_-_casa_familiar_santo_isidoro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_n_110_-_fertirrigacao_atualizada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/384/projeto_lei_n_111_-_convenio_upa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/381/projeto_lei_n_112_-_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/386/projeto_lei_n_113_-_incentivo_fred_temper.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/385/projeto_lei_n_114_-_incentivo_fhs.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_lei_n_115_-_incentivo_dix.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/391/projeto_lei_n_116_-_creditos_09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/389/projeto_lei_n_117_-_ivar_peron.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/388/projeto_lei_n_118_-_cargos_gari_-_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_lei_n_119_-__revisao_aliquota_da_contrib_H6Xb2AL.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/390/projeto_de_resolucao_003_20180001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/378/projeto_lei_complemetar_01_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/355/projeto_lei_n_83_-_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/356/projeto_lei_n_84_-_vale_das_cuias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/357/projeto_lei_n_85_-_prorrogacao_auxiliar_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/358/projeto_lei_n_86_-_corrige_acesso_uniao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/359/projeto_lei_n_87-_altera_nome_vistas_da_colina.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/360/projeto_lei_n_88_-_convocacao_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/361/projeto_lei_n_89-_altera_lei_plus_medicos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/362/projeto_lei_n_90_-_contratacao_medico_20h.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/363/projeto_lei_n_91_-_taxi_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/364/projeto_lei_n_92_-_suas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/365/projeto_lei_n_93_-_empresario_do_ano.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/366/projeto_lei_n_94_-_aquisicao_area_hab._meu_terre_Iu4ROOB.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_lei_n_95_-_criacao_equipe_multidisciplinar1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/368/projeto_lei_n_96_-_cirurgias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/369/projeto_lei_n_97_-_altera_lm_3.467.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_lei_n_99_-_operacao_de_credito_banrisul.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_lei_n_100_-_recebe_em_doacao_terreno_fid_usTkZ0s.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/372/projeto_lei_n_101_-_curso_brigada_militar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/373/projeto_lei_n_102_-_incentivo_claudair_pereira.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/374/projeto_lei_n_103_-_auxilio_fabrica_de_cuias.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/375/projeto_lei_n_104_-_altera_lm_3.535.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/377/projeto_de_lei_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/376/projeto_lei_n_106_-_incorporacao_funcao_magisterio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/379/projeto_lei_n_107_-_cargos_gari_emergencial.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_lei_n_108_-_juci_credido_8.2018_recurso__TfdLLoP.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/382/projeto_lei_n_109_-_casa_familiar_santo_isidoro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_n_110_-_fertirrigacao_atualizada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/384/projeto_lei_n_111_-_convenio_upa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/381/projeto_lei_n_112_-_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/386/projeto_lei_n_113_-_incentivo_fred_temper.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/385/projeto_lei_n_114_-_incentivo_fhs.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_lei_n_115_-_incentivo_dix.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/391/projeto_lei_n_116_-_creditos_09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/389/projeto_lei_n_117_-_ivar_peron.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/388/projeto_lei_n_118_-_cargos_gari_-_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_lei_n_119_-__revisao_aliquota_da_contrib_H6Xb2AL.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fredericowestphalen.rs.leg.br/media/sapl/public/materialegislativa/2018/390/projeto_de_resolucao_003_20180001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>